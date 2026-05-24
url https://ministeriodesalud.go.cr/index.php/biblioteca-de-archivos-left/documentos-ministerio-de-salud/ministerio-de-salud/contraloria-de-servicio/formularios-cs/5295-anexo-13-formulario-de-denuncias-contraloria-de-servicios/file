--- v0 (2025-10-13)
+++ v1 (2026-05-24)
@@ -1,3271 +1,9915 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-[...1 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.ms-word.document.macroEnabled.main+xml"/>
+  <Override PartName="/word/vbaData.xml" ContentType="application/vnd.ms-word.vbaData+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:body>
+    <w:p w14:paraId="7698C620" w14:textId="2CAC91EA" w:rsidR="00835B5B" w:rsidRDefault="00835B5B" w:rsidP="008966B1">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Constantia" w:eastAsia="Times New Roman" w:hAnsi="Constantia" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="014691"/>
+          <w:lang w:bidi="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk216875486"/>
+      <w:r w:rsidRPr="0044138F">
+        <w:rPr>
+          <w:rFonts w:ascii="Constantia" w:eastAsia="Times New Roman" w:hAnsi="Constantia" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="014691"/>
+          <w:lang w:bidi="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formulario de </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1893">
+        <w:rPr>
+          <w:rFonts w:ascii="Constantia" w:eastAsia="Times New Roman" w:hAnsi="Constantia" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="014691"/>
+          <w:lang w:bidi="es-MX"/>
+        </w:rPr>
+        <w:t>presentación de denuncias ante la Contraloría de Servicios del Ministerio de Salud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DA36D4" w14:textId="77777777" w:rsidR="007F4E1C" w:rsidRPr="007F4E1C" w:rsidRDefault="007F4E1C" w:rsidP="007F4E1C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:bidi="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:id w:val="624273397"/>
+        <w:placeholder>
+          <w:docPart w:val="934F40E575E84CF19EC21F4A51C27A70"/>
+        </w:placeholder>
+        <w:temporary/>
+        <w:showingPlcHdr/>
+        <w15:appearance w15:val="hidden"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="6A64E4DF" w14:textId="4D9FE047" w:rsidR="0085246B" w:rsidRPr="0085246B" w:rsidRDefault="00D3030B" w:rsidP="0085246B">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:t>El siguiente formulario corresponde a</w:t>
+          </w:r>
+          <w:r w:rsidR="00543884" w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> las </w:t>
+          </w:r>
+          <w:r w:rsidR="00543884" w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve">denuncias </w:t>
+          </w:r>
+          <w:r w:rsidR="0085246B" w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>ante la Contraloría de Servicios, la cual fue creada mediante Decreto Ejecutivo No. 37497-S con dependencia del Despacho Ministerial, como fundamento normativo en la Ley Reguladora del Sistema Nacional de Contralorías de Servicios. Ley No.9158 y su Reglamento No. 39096.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3BAD2AC2" w14:textId="096BE521" w:rsidR="0085246B" w:rsidRPr="0085246B" w:rsidRDefault="0085246B" w:rsidP="0085246B">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>Es una unidad organizativa adscrita al Despacho Ministerial, creada con el fin de promover, con la participación de las personas usuarias, el mejoramiento continuo e innovación en la prestación de los servicios que brinda el Ministerio de Salud. Órgano asesor, canalizador y mediador de los requerimientos de efectividad y continuidad de las personas usuarias de los servicios que brinda la institución.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6CC0A2C7" w14:textId="52C21E22" w:rsidR="00543884" w:rsidRPr="0085246B" w:rsidRDefault="00543884" w:rsidP="00543884">
+          <w:pPr>
+            <w:spacing w:after="0"/>
+            <w:ind w:left="360" w:hanging="360"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Es importante que tenga en cuenta como puede tramitar su denuncia: </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7309F11D" w14:textId="77777777" w:rsidR="00543884" w:rsidRPr="0085246B" w:rsidRDefault="00543884" w:rsidP="00543884">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="10"/>
+            </w:numPr>
+            <w:spacing w:after="0"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>Denuncia anónima</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve">: Es la manifestación verbal o escrita, en la cual, el denunciante </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:i/>
+              <w:iCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>no</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:i/>
+              <w:iCs/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:i/>
+              <w:iCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>registra</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:i/>
+              <w:iCs/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve">sus datos personales. En este caso, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>el ministerio no le brindará información</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> relacionada con la atención de la denuncia.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6C570B57" w14:textId="7C6F9C03" w:rsidR="00131EE2" w:rsidRPr="0085246B" w:rsidRDefault="00543884" w:rsidP="00131EE2">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="10"/>
+            </w:numPr>
+            <w:spacing w:after="0"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>Denuncia confidencial</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve">: Es la manifestación verbal o escrita, en la cual, el denunciante </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:i/>
+              <w:iCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>registra</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> sus datos personales. En este caso, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>el ministerio podrá brindarle información</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> relacionada con la atención de la denuncia, además; la administración asegurará la confidencialidad de</w:t>
+          </w:r>
+          <w:r w:rsidR="00AA647C" w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> los datos de la denuncia.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula1clara-nfasis3"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="226"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3768"/>
+        <w:gridCol w:w="3768"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008966B1" w:rsidRPr="0044138F" w14:paraId="3094C5D1" w14:textId="77777777" w:rsidTr="0085246B">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE21236" w14:textId="16CD0E7C" w:rsidR="008966B1" w:rsidRPr="0044138F" w:rsidRDefault="00D2224A" w:rsidP="0085246B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0044138F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>Fecha:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E17D67" w14:textId="53B161F8" w:rsidR="008966B1" w:rsidRPr="0044138F" w:rsidRDefault="008966B1" w:rsidP="0085246B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0044138F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>N° consecutivo:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008966B1" w:rsidRPr="0044138F" w14:paraId="558C0BCF" w14:textId="77777777" w:rsidTr="0085246B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:bidi="es-MX"/>
+            </w:rPr>
+            <w:id w:val="920142343"/>
+            <w:placeholder>
+              <w:docPart w:val="82434BF1FF044A3AA5E8324BE7F20743"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:date w:fullDate="2025-03-26T00:00:00Z">
+              <w:dateFormat w:val="dd/MM/yyyy"/>
+              <w:lid w:val="es-MX"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                <w:tcW w:w="3768" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="56759DE5" w14:textId="4B2404B8" w:rsidR="008966B1" w:rsidRPr="0044138F" w:rsidRDefault="00DE3250" w:rsidP="0085246B">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b w:val="0"/>
+                    <w:bCs w:val="0"/>
+                    <w:lang w:bidi="es-MX"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DE3250">
+                  <w:rPr>
+                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
+                    <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Haga clic aquí o pulse para escribir una fecha.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3768" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79373227" w14:textId="77777777" w:rsidR="00E15CF2" w:rsidRPr="0044138F" w:rsidRDefault="00E15CF2" w:rsidP="0085246B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D30E271" w14:textId="77777777" w:rsidR="008966B1" w:rsidRDefault="008966B1" w:rsidP="00835B5B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54962CD5" w14:textId="77777777" w:rsidR="0085246B" w:rsidRDefault="0085246B" w:rsidP="00835B5B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15223881" w14:textId="77777777" w:rsidR="0085246B" w:rsidRDefault="0085246B" w:rsidP="00835B5B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula1clara-nfasis3"/>
+        <w:tblW w:w="10630" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3172"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="976"/>
+        <w:gridCol w:w="969"/>
+        <w:gridCol w:w="1478"/>
+        <w:gridCol w:w="561"/>
+        <w:gridCol w:w="2056"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00576BDE" w:rsidRPr="0044138F" w14:paraId="7426599A" w14:textId="1B25159F" w:rsidTr="007F48C4">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="313"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10630" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="514B3139" w14:textId="77777777" w:rsidR="00E33B87" w:rsidRDefault="00576BDE" w:rsidP="0085246B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0044138F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>Apartado I. Información general de la denuncia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78BB24A3" w14:textId="3EFDB05B" w:rsidR="00C97594" w:rsidRPr="0044138F" w:rsidRDefault="00C97594" w:rsidP="0085246B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00300A2E" w:rsidRPr="0044138F" w14:paraId="0F977E35" w14:textId="77777777" w:rsidTr="007F48C4">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10630" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="77082C46" w14:textId="6DB77923" w:rsidR="00300A2E" w:rsidRPr="00300A2E" w:rsidRDefault="00300A2E" w:rsidP="00300A2E">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>Completa la siguiente información para la atención de la denuncia:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00762154" w:rsidRPr="0044138F" w14:paraId="174BBF82" w14:textId="514262CD" w:rsidTr="00552C56">
+        <w:trPr>
+          <w:trHeight w:val="334"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3172" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4087739B" w14:textId="4BB7343C" w:rsidR="00762154" w:rsidRPr="0044138F" w:rsidRDefault="00762154" w:rsidP="00762154">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0044138F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anteriormente ha presentado la denuncia en el Ministerio de Salud:         </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="276AD72E" w14:textId="53C797CF" w:rsidR="00762154" w:rsidRPr="0044138F" w:rsidRDefault="00556137" w:rsidP="00347D2F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:pict w14:anchorId="60B64239">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:33.8pt;height:21.05pt">
+                  <v:imagedata r:id="rId12" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6040" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD52591" w14:textId="2C0685F6" w:rsidR="00762154" w:rsidRPr="00F965E1" w:rsidRDefault="00556137" w:rsidP="004359B0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:pict w14:anchorId="7E41CDE9">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:26.05pt;height:18.3pt">
+                  <v:imagedata r:id="rId13" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="00552C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(Indique número de denuncia)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F7E89" w:rsidRPr="0044138F" w14:paraId="3A0FEE39" w14:textId="77777777" w:rsidTr="00552C56">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3172" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6041C721" w14:textId="058AB94F" w:rsidR="001F7E89" w:rsidRPr="004359B0" w:rsidRDefault="001F7E89" w:rsidP="004359B0">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762154">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Indique el nivel de gestión</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del Ministerio de Salud donde presentó la denuncia:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD9C924" w14:textId="3E089F39" w:rsidR="001F7E89" w:rsidRDefault="00556137" w:rsidP="001F7E89">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:pict w14:anchorId="797DBC46">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:108pt;height:18.85pt">
+                  <v:imagedata r:id="rId14" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56812EA7" w14:textId="7AB47101" w:rsidR="001F7E89" w:rsidRPr="0044138F" w:rsidRDefault="001F7E89" w:rsidP="00762154">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBE0E5A" w14:textId="6EEE571D" w:rsidR="001F7E89" w:rsidRDefault="00556137" w:rsidP="00762154">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:pict w14:anchorId="46D18F02">
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:108pt;height:18.85pt">
+                  <v:imagedata r:id="rId15" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34E7AB90" w14:textId="5F9D6B95" w:rsidR="001F7E89" w:rsidRPr="0044138F" w:rsidRDefault="001F7E89" w:rsidP="007F48C4">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="36AD868F" w14:textId="357D3613" w:rsidR="001F7E89" w:rsidRPr="00F965E1" w:rsidRDefault="00556137" w:rsidP="001F7E89">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:pict w14:anchorId="7F6777B7">
+                <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:108pt;height:18.85pt">
+                  <v:imagedata r:id="rId16" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00347D2F" w:rsidRPr="0044138F" w14:paraId="7EC386D7" w14:textId="5E0F165F" w:rsidTr="00552C56">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3172" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5B2B2B" w14:textId="0E1AA4AB" w:rsidR="00347D2F" w:rsidRPr="00AD173E" w:rsidRDefault="00347D2F" w:rsidP="00300A2E">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0044138F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¿Cuál es el nombre de</w:t>
+            </w:r>
+            <w:r w:rsidR="004359B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>l funcionario</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(a)</w:t>
+            </w:r>
+            <w:r w:rsidR="004359B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006D6C84">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>y/</w:t>
+            </w:r>
+            <w:r w:rsidR="004359B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la unidad organizativa a </w:t>
+            </w:r>
+            <w:r w:rsidR="00762154">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>denunciar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0044138F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FFE9898" w14:textId="3352D0D4" w:rsidR="00AD173E" w:rsidRPr="0044138F" w:rsidRDefault="00AD173E" w:rsidP="00AD173E">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="298"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7458" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="03DA2D88" w14:textId="77777777" w:rsidR="00722FED" w:rsidRPr="0044138F" w:rsidRDefault="00722FED" w:rsidP="004841B5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F7E89" w:rsidRPr="0044138F" w14:paraId="00CD3FD2" w14:textId="641166E9" w:rsidTr="00552C56">
+        <w:trPr>
+          <w:trHeight w:val="328"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3172" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA0F83E" w14:textId="5B1234CA" w:rsidR="001F7E89" w:rsidRPr="00C23B06" w:rsidRDefault="001F7E89" w:rsidP="00131EE2">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Indique la u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0044138F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bicación d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e la denuncia o la unidad organizativa a denunciar:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3363" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="30604D5F" w14:textId="0C60C1AB" w:rsidR="001F7E89" w:rsidRPr="0044138F" w:rsidRDefault="001F7E89" w:rsidP="001F7E89">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0044138F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Provincia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7985103F" w14:textId="5EF79227" w:rsidR="001F7E89" w:rsidRPr="0044138F" w:rsidRDefault="001F7E89" w:rsidP="00347D2F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0044138F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cantón</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2056" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA5F4CE" w14:textId="77AC86EA" w:rsidR="001F7E89" w:rsidRPr="004841B5" w:rsidRDefault="001F7E89" w:rsidP="00347D2F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004841B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Distrito</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F7E89" w:rsidRPr="0044138F" w14:paraId="76004425" w14:textId="77777777" w:rsidTr="00552C56">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3172" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="238A3FDE" w14:textId="77777777" w:rsidR="001F7E89" w:rsidRPr="001F7E89" w:rsidRDefault="001F7E89" w:rsidP="001F7E89">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3363" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C0FEF2" w14:textId="77777777" w:rsidR="001F7E89" w:rsidRPr="0044138F" w:rsidRDefault="001F7E89" w:rsidP="00347D2F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C012E7B" w14:textId="77777777" w:rsidR="001F7E89" w:rsidRPr="0044138F" w:rsidRDefault="001F7E89" w:rsidP="00347D2F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2056" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6460F0BC" w14:textId="77777777" w:rsidR="001F7E89" w:rsidRPr="004841B5" w:rsidRDefault="001F7E89" w:rsidP="00347D2F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576BDE" w:rsidRPr="0044138F" w14:paraId="4B18D2D2" w14:textId="1BAD357D" w:rsidTr="00552C56">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6C0D5" w:themeColor="accent3" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D160360" w14:textId="27D6FD64" w:rsidR="00576BDE" w:rsidRPr="0044138F" w:rsidRDefault="00576BDE" w:rsidP="00300A2E">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0044138F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dirección exacta </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F6B" w:rsidRPr="0044138F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>l funcionario(a) o la unidad organizativa a denunciar</w:t>
+            </w:r>
+            <w:r w:rsidR="004841B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7458" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6C0D5" w:themeColor="accent3" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47D7B12A" w14:textId="77777777" w:rsidR="00E15CF2" w:rsidRDefault="00E15CF2" w:rsidP="00FE52E7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46519ED8" w14:textId="77777777" w:rsidR="004841B5" w:rsidRDefault="004841B5" w:rsidP="00FE52E7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EE9CE28" w14:textId="77777777" w:rsidR="00C23B06" w:rsidRPr="0044138F" w:rsidRDefault="00C23B06" w:rsidP="00FE52E7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6FEFDF2C" w14:textId="77777777" w:rsidR="00C97594" w:rsidRDefault="00C97594" w:rsidP="00722FED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343FE342" w14:textId="77777777" w:rsidR="00C97594" w:rsidRDefault="00C97594" w:rsidP="00722FED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula1clara-nfasis3"/>
+        <w:tblW w:w="10627" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4815"/>
+        <w:gridCol w:w="4019"/>
+        <w:gridCol w:w="1793"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00722FED" w:rsidRPr="008E66B9" w14:paraId="30AA5B29" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="35"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C96C18" w14:textId="77777777" w:rsidR="00E33B87" w:rsidRDefault="00E33B87" w:rsidP="0085246B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00722FED" w:rsidRPr="00722FED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>partado I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00722FED" w:rsidRPr="00722FED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Información de la </w:t>
+            </w:r>
+            <w:r w:rsidR="00722FED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="00722FED" w:rsidRPr="00722FED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>enuncia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="585ADBAD" w14:textId="2042D54D" w:rsidR="00C97594" w:rsidRPr="008E66B9" w:rsidRDefault="00C97594" w:rsidP="0085246B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00722FED" w:rsidRPr="00E15CF2" w14:paraId="20AB6E61" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1278002D" w14:textId="75B1F3B1" w:rsidR="00722FED" w:rsidRPr="00300A2E" w:rsidRDefault="00722FED" w:rsidP="00300A2E">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0075">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">talle los hechos </w:t>
+            </w:r>
+            <w:r w:rsidR="00A35DB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">y acontecimientos </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0075">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>a denunciar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00722FED" w:rsidRPr="00E15CF2" w14:paraId="029F0885" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B568CDA" w14:textId="77777777" w:rsidR="004841B5" w:rsidRDefault="004841B5" w:rsidP="00C81013">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62B2C262" w14:textId="77777777" w:rsidR="00A35DB2" w:rsidRDefault="00A35DB2" w:rsidP="00C81013">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18F16352" w14:textId="77777777" w:rsidR="00A35DB2" w:rsidRDefault="00A35DB2" w:rsidP="00C81013">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31E39F8A" w14:textId="77777777" w:rsidR="00564AB1" w:rsidRDefault="00564AB1" w:rsidP="00C81013">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48BEAD0D" w14:textId="77777777" w:rsidR="00564AB1" w:rsidRDefault="00564AB1" w:rsidP="00C81013">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A869C7A" w14:textId="77777777" w:rsidR="00564AB1" w:rsidRDefault="00564AB1" w:rsidP="00C81013">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53663829" w14:textId="77777777" w:rsidR="00C97594" w:rsidRDefault="00C97594" w:rsidP="00C81013">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E854EA5" w14:textId="77777777" w:rsidR="00C97594" w:rsidRDefault="00C97594" w:rsidP="00C81013">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D856C77" w14:textId="77777777" w:rsidR="00A35DB2" w:rsidRPr="00722FED" w:rsidRDefault="00A35DB2" w:rsidP="00C81013">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0062317B" w:rsidRPr="00E15CF2" w14:paraId="001AA753" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F9F0A2" w14:textId="5AC3876E" w:rsidR="0062317B" w:rsidRPr="0062317B" w:rsidRDefault="0062317B" w:rsidP="0062317B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722FED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>partado I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722FED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>Pretensión</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6B7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20372F34" w14:textId="56E51D02" w:rsidR="0062317B" w:rsidRPr="0062317B" w:rsidRDefault="0062317B" w:rsidP="00C81013">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0062317B" w:rsidRPr="00E15CF2" w14:paraId="17A9F195" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="366"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C14504" w14:textId="064D6795" w:rsidR="0062317B" w:rsidRPr="00154E35" w:rsidRDefault="000B6B7D" w:rsidP="00154E35">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154E35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indique el objetivo deseado con la interposición de su denuncia:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64F149D2" w14:textId="77777777" w:rsidR="0062317B" w:rsidRDefault="0062317B" w:rsidP="00C81013">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00154E35" w:rsidRPr="00E15CF2" w14:paraId="249502D8" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="735A7456" w14:textId="77777777" w:rsidR="00154E35" w:rsidRDefault="00154E35" w:rsidP="00154E35">
+            <w:pPr>
+              <w:ind w:left="-62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EE688EC" w14:textId="77777777" w:rsidR="00154E35" w:rsidRDefault="00154E35" w:rsidP="00154E35">
+            <w:pPr>
+              <w:ind w:left="-62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21AC96E7" w14:textId="77777777" w:rsidR="00154E35" w:rsidRDefault="00154E35" w:rsidP="00154E35">
+            <w:pPr>
+              <w:ind w:left="-62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A8BB995" w14:textId="77777777" w:rsidR="00154E35" w:rsidRDefault="00154E35" w:rsidP="00154E35">
+            <w:pPr>
+              <w:ind w:left="-62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65B7185A" w14:textId="77777777" w:rsidR="00154E35" w:rsidRDefault="00154E35" w:rsidP="00154E35">
+            <w:pPr>
+              <w:ind w:left="-62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="521C482F" w14:textId="77777777" w:rsidR="00154E35" w:rsidRDefault="00154E35" w:rsidP="00154E35">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74F7B1B0" w14:textId="77777777" w:rsidR="00154E35" w:rsidRDefault="00154E35" w:rsidP="00154E35">
+            <w:pPr>
+              <w:ind w:left="-62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00E677F8" w14:textId="77777777" w:rsidR="00154E35" w:rsidRPr="00154E35" w:rsidRDefault="00154E35" w:rsidP="00154E35">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E115FA" w:rsidRPr="008E66B9" w14:paraId="16D93461" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6151044C" w14:textId="1282D525" w:rsidR="00044FF1" w:rsidRDefault="00E115FA" w:rsidP="0085246B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E115FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apartado </w:t>
+            </w:r>
+            <w:r w:rsidR="0062317B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E115FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Información </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E115FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">el </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E115FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>enunciante</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56C51A1D" w14:textId="1E4C2483" w:rsidR="00552C56" w:rsidRDefault="00552C56" w:rsidP="0085246B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aviso: Su denuncia será tramitada de forma confidencial por el cual sus datos personales serán resguardados </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F19B21" w14:textId="500553FC" w:rsidR="00C97594" w:rsidRPr="008E66B9" w:rsidRDefault="00C97594" w:rsidP="0085246B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E115FA" w:rsidRPr="00E15CF2" w14:paraId="1B102E0C" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BB3C97" w14:textId="6C696523" w:rsidR="00E115FA" w:rsidRPr="00300A2E" w:rsidRDefault="0080395D" w:rsidP="00300A2E">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>Complete la siguiente información del denunciante:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B0044D" w:rsidRPr="00E115FA" w14:paraId="612E5BB0" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="56008981" w14:textId="244E7911" w:rsidR="00B0044D" w:rsidRPr="00300A2E" w:rsidRDefault="0080395D" w:rsidP="00300A2E">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>Nombre completo de la pe</w:t>
+            </w:r>
+            <w:r w:rsidR="00E33B87">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>rsona denunciante</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2EE3F0" w14:textId="77777777" w:rsidR="00B0044D" w:rsidRDefault="00B0044D" w:rsidP="00E115FA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DA800AA" w14:textId="77777777" w:rsidR="00A67BED" w:rsidRPr="00A67BED" w:rsidRDefault="00A67BED" w:rsidP="00E115FA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E115FA" w:rsidRPr="00E115FA" w14:paraId="4B0CAF92" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6386F565" w14:textId="1DE0FC58" w:rsidR="0080395D" w:rsidRPr="00300A2E" w:rsidRDefault="0080395D" w:rsidP="00300A2E">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>Número de documento de identificación:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00DA64B1" w14:textId="77777777" w:rsidR="00E115FA" w:rsidRDefault="0080395D" w:rsidP="0080395D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>(cédula de identidad, DIMEX, pasaporte, otros)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E522F30" w14:textId="4B811642" w:rsidR="00D15E8F" w:rsidRPr="00300A2E" w:rsidRDefault="00D15E8F" w:rsidP="0080395D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E937C0" w14:textId="5DB84101" w:rsidR="00E115FA" w:rsidRPr="00A67BED" w:rsidRDefault="00E115FA" w:rsidP="00E115FA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15E8F" w:rsidRPr="00E115FA" w14:paraId="1284176C" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CEA2B8" w14:textId="77777777" w:rsidR="00D15E8F" w:rsidRPr="00D15E8F" w:rsidRDefault="00D15E8F" w:rsidP="00300A2E">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D15E8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>Firma del denunciante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32DFE6BF" w14:textId="29E677AF" w:rsidR="00760E96" w:rsidRPr="00760E96" w:rsidRDefault="00760E96" w:rsidP="00760E96">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Artículo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00760E96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 34. Reglamento a la ley Reguladora del Sistema Nacional de Contraloría de Servicios (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00760E96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nº</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00760E96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 39096-PLAN)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A06B77B" w14:textId="1A3A2CC3" w:rsidR="00D15E8F" w:rsidRPr="00D15E8F" w:rsidRDefault="00D15E8F" w:rsidP="00D15E8F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB9A1E1" w14:textId="77777777" w:rsidR="00D15E8F" w:rsidRPr="00A67BED" w:rsidRDefault="00D15E8F" w:rsidP="00E115FA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AF5" w:rsidRPr="00E115FA" w14:paraId="522CB6B6" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B45E15A" w14:textId="47CFD4DD" w:rsidR="00DC7AF5" w:rsidRPr="00C97594" w:rsidRDefault="00C97594" w:rsidP="00300A2E">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correo electrónico </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC7AF5" w:rsidRPr="00C97594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>para notificaciones</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08A8E382" w14:textId="5D2EEF29" w:rsidR="00270B7E" w:rsidRPr="00C97594" w:rsidRDefault="00270B7E" w:rsidP="00270B7E">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="298"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C97594" w:rsidRPr="00E115FA" w14:paraId="19F30892" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFF948F" w14:textId="657FDA6A" w:rsidR="00C97594" w:rsidRPr="00C97594" w:rsidRDefault="00C97594" w:rsidP="00300A2E">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>Número telefónico:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4379" w:rsidRPr="00E115FA" w14:paraId="7B2169E4" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5788A2" w14:textId="5378769C" w:rsidR="00EA4379" w:rsidRPr="00300A2E" w:rsidRDefault="39DFF174" w:rsidP="00300A2E">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="60FD7319">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>Seleccione e indique cuando aporta información adicional</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA4379" w:rsidRPr="60FD7319">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D11BB5" w:rsidRPr="00E115FA" w14:paraId="1766C6EB" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="019049AB" w14:textId="49E49EE0" w:rsidR="00D11BB5" w:rsidRPr="00A67BED" w:rsidRDefault="00556137" w:rsidP="60FD7319">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:pict w14:anchorId="74CB9901">
+                <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:61.5pt;height:18.85pt">
+                  <v:imagedata r:id="rId17" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="56539785" w:rsidRPr="60FD7319">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D11BB5" w:rsidRPr="00E115FA" w14:paraId="22025B6C" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6C0D5" w:themeColor="accent3" w:themeTint="66"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A2628E" w14:textId="7ECB496B" w:rsidR="00D11BB5" w:rsidRDefault="00556137" w:rsidP="60FD7319">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:pict w14:anchorId="4F298C45">
+                <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:211.55pt;height:18.85pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="6833597C" w:rsidRPr="60FD7319">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6C0D5" w:themeColor="accent3" w:themeTint="66"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D05966" w14:textId="77777777" w:rsidR="00EA4379" w:rsidRPr="00A67BED" w:rsidRDefault="00EA4379" w:rsidP="60FD7319">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4379" w:rsidRPr="00E115FA" w14:paraId="2A675BC3" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58207C46" w14:textId="77777777" w:rsidR="00EA4379" w:rsidRDefault="00EA4379" w:rsidP="00044FF1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0861C8F7" w14:textId="77777777" w:rsidR="00EA4379" w:rsidRPr="00044FF1" w:rsidRDefault="00EA4379" w:rsidP="00044FF1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044FF1" w:rsidRPr="00E115FA" w14:paraId="406FEEAE" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="752B0DF7" w14:textId="4037AEB7" w:rsidR="00044FF1" w:rsidRDefault="00044FF1" w:rsidP="0085246B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apartado V.   Uso Exclusivo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">el </w:t>
+            </w:r>
+            <w:r w:rsidR="00E33B87" w:rsidRPr="00044FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>Ministerio</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e Salud </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39670678" w14:textId="32F0B138" w:rsidR="00C97594" w:rsidRDefault="00C97594" w:rsidP="0085246B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044FF1" w:rsidRPr="00E115FA" w14:paraId="38A9A667" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="57"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="78FA62B5" w14:textId="20EC8EA8" w:rsidR="00044FF1" w:rsidRPr="00044FF1" w:rsidRDefault="00044FF1" w:rsidP="00044FF1">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete la siguiente información del </w:t>
+            </w:r>
+            <w:r w:rsidR="00773B83">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>funcionario que recibe la denuncia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044FF1" w:rsidRPr="00E115FA" w14:paraId="3E142D01" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="56"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8834" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="07822FD9" w14:textId="133A192D" w:rsidR="00EA4379" w:rsidRPr="00EA4379" w:rsidRDefault="00044FF1" w:rsidP="00EE1893">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="313" w:hanging="313"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre </w:t>
+            </w:r>
+            <w:r w:rsidR="00773B83">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve">completo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>del funcionario que recibe la denuncia:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACFD9CA" w14:textId="77777777" w:rsidR="00044FF1" w:rsidRDefault="00044FF1" w:rsidP="00044FF1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5985B609" w14:textId="77777777" w:rsidR="00EA4379" w:rsidRDefault="00EA4379" w:rsidP="00044FF1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50FABC3C" w14:textId="60B12917" w:rsidR="003708C8" w:rsidRPr="00044FF1" w:rsidRDefault="003708C8" w:rsidP="00044FF1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044FF1" w:rsidRPr="00E115FA" w14:paraId="0FF29331" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="56"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8834" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D2BD33" w14:textId="5B4FB1F3" w:rsidR="00044FF1" w:rsidRPr="00773B83" w:rsidRDefault="00044FF1" w:rsidP="00044FF1">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="313" w:hanging="313"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00773B83">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>Fecha y hora de recibido</w:t>
+            </w:r>
+            <w:r w:rsidR="00D4754D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la denuncia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773B83">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D6A854" w14:textId="77777777" w:rsidR="00044FF1" w:rsidRDefault="00044FF1" w:rsidP="00044FF1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="591C4EB3" w14:textId="77777777" w:rsidR="004841B5" w:rsidRDefault="004841B5" w:rsidP="00044FF1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="270F45B9" w14:textId="2E253E46" w:rsidR="003708C8" w:rsidRPr="00044FF1" w:rsidRDefault="003708C8" w:rsidP="00044FF1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044FF1" w:rsidRPr="00E115FA" w14:paraId="338524E6" w14:textId="77777777" w:rsidTr="60FD7319">
+        <w:trPr>
+          <w:trHeight w:val="56"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8834" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4657B771" w14:textId="4966EED6" w:rsidR="00044FF1" w:rsidRPr="00773B83" w:rsidRDefault="00044FF1" w:rsidP="00044FF1">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="313" w:hanging="313"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00773B83">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+              <w:t>Firma del funcionario que recibe la denuncia:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="02433AC8" w14:textId="77777777" w:rsidR="00044FF1" w:rsidRDefault="00044FF1" w:rsidP="00044FF1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E92266B" w14:textId="77777777" w:rsidR="003708C8" w:rsidRDefault="003708C8" w:rsidP="00044FF1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68056F21" w14:textId="42941789" w:rsidR="00044FF1" w:rsidRPr="00044FF1" w:rsidRDefault="00044FF1" w:rsidP="00044FF1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="014691"/>
+                <w:lang w:bidi="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+    </w:tbl>
+    <w:p w14:paraId="46C3D2D0" w14:textId="4CF37518" w:rsidR="003708C8" w:rsidRPr="00E115FA" w:rsidRDefault="003708C8" w:rsidP="00760E96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003708C8" w:rsidRPr="00E115FA" w:rsidSect="00131EE2">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="864" w:right="576" w:bottom="720" w:left="576" w:header="567" w:footer="360" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...1039 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="66F6DA60" w14:textId="77777777" w:rsidR="00EE1C30" w:rsidRDefault="00EE1C30" w:rsidP="001A0130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3D562188" w14:textId="77777777" w:rsidR="00EE1C30" w:rsidRDefault="00EE1C30" w:rsidP="001A0130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...783 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Franklin Gothic Book">
+    <w:panose1 w:val="020B0503020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimHei">
+    <w:altName w:val="黑体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Constantia">
+    <w:panose1 w:val="02030602050306030303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5BAE9D05" w14:textId="77777777" w:rsidR="00EE1C30" w:rsidRDefault="00EE1C30" w:rsidP="001A0130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="006F4EEF" w14:textId="77777777" w:rsidR="00EE1C30" w:rsidRDefault="00EE1C30" w:rsidP="001A0130">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40247A5F" w14:textId="42E0D1FE" w:rsidR="001A0130" w:rsidRDefault="001331F9">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45E4DCF5" wp14:editId="678636B0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>126878</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-264159</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="355904" cy="95457"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1186106139" name="Grupo 22" descr="Actualización de la información del icono"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="355904" cy="95457"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="4138163" cy="4184332"/>
+                      </a:xfrm>
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="1023249370" name="Forma libre: Forma 24"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="202882"/>
+                          <a:ext cx="3914775" cy="3981450"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="connsiteX0" fmla="*/ 3750469 w 3914775"/>
+                            <a:gd name="connsiteY0" fmla="*/ 1936909 h 3981450"/>
+                            <a:gd name="connsiteX1" fmla="*/ 3588544 w 3914775"/>
+                            <a:gd name="connsiteY1" fmla="*/ 2098834 h 3981450"/>
+                            <a:gd name="connsiteX2" fmla="*/ 3588544 w 3914775"/>
+                            <a:gd name="connsiteY2" fmla="*/ 3438049 h 3981450"/>
+                            <a:gd name="connsiteX3" fmla="*/ 3368516 w 3914775"/>
+                            <a:gd name="connsiteY3" fmla="*/ 3655219 h 3981450"/>
+                            <a:gd name="connsiteX4" fmla="*/ 552926 w 3914775"/>
+                            <a:gd name="connsiteY4" fmla="*/ 3655219 h 3981450"/>
+                            <a:gd name="connsiteX5" fmla="*/ 330994 w 3914775"/>
+                            <a:gd name="connsiteY5" fmla="*/ 3438049 h 3981450"/>
+                            <a:gd name="connsiteX6" fmla="*/ 330994 w 3914775"/>
+                            <a:gd name="connsiteY6" fmla="*/ 545306 h 3981450"/>
+                            <a:gd name="connsiteX7" fmla="*/ 552926 w 3914775"/>
+                            <a:gd name="connsiteY7" fmla="*/ 330994 h 3981450"/>
+                            <a:gd name="connsiteX8" fmla="*/ 1644491 w 3914775"/>
+                            <a:gd name="connsiteY8" fmla="*/ 330994 h 3981450"/>
+                            <a:gd name="connsiteX9" fmla="*/ 1806416 w 3914775"/>
+                            <a:gd name="connsiteY9" fmla="*/ 169069 h 3981450"/>
+                            <a:gd name="connsiteX10" fmla="*/ 1644491 w 3914775"/>
+                            <a:gd name="connsiteY10" fmla="*/ 7144 h 3981450"/>
+                            <a:gd name="connsiteX11" fmla="*/ 552926 w 3914775"/>
+                            <a:gd name="connsiteY11" fmla="*/ 7144 h 3981450"/>
+                            <a:gd name="connsiteX12" fmla="*/ 7144 w 3914775"/>
+                            <a:gd name="connsiteY12" fmla="*/ 545306 h 3981450"/>
+                            <a:gd name="connsiteX13" fmla="*/ 7144 w 3914775"/>
+                            <a:gd name="connsiteY13" fmla="*/ 3438049 h 3981450"/>
+                            <a:gd name="connsiteX14" fmla="*/ 552926 w 3914775"/>
+                            <a:gd name="connsiteY14" fmla="*/ 3979069 h 3981450"/>
+                            <a:gd name="connsiteX15" fmla="*/ 3368516 w 3914775"/>
+                            <a:gd name="connsiteY15" fmla="*/ 3979069 h 3981450"/>
+                            <a:gd name="connsiteX16" fmla="*/ 3912394 w 3914775"/>
+                            <a:gd name="connsiteY16" fmla="*/ 3438049 h 3981450"/>
+                            <a:gd name="connsiteX17" fmla="*/ 3912394 w 3914775"/>
+                            <a:gd name="connsiteY17" fmla="*/ 2098834 h 3981450"/>
+                            <a:gd name="connsiteX18" fmla="*/ 3750469 w 3914775"/>
+                            <a:gd name="connsiteY18" fmla="*/ 1936909 h 3981450"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX0" y="connsiteY0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX1" y="connsiteY1"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX2" y="connsiteY2"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX3" y="connsiteY3"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX4" y="connsiteY4"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX5" y="connsiteY5"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX6" y="connsiteY6"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX7" y="connsiteY7"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX8" y="connsiteY8"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX9" y="connsiteY9"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX10" y="connsiteY10"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX11" y="connsiteY11"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX12" y="connsiteY12"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX13" y="connsiteY13"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX14" y="connsiteY14"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX15" y="connsiteY15"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX16" y="connsiteY16"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX17" y="connsiteY17"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX18" y="connsiteY18"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3914775" h="3981450">
+                              <a:moveTo>
+                                <a:pt x="3750469" y="1936909"/>
+                              </a:moveTo>
+                              <a:cubicBezTo>
+                                <a:pt x="3660934" y="1936909"/>
+                                <a:pt x="3588544" y="2009299"/>
+                                <a:pt x="3588544" y="2098834"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="3588544" y="3438049"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="3588544" y="3559016"/>
+                                <a:pt x="3488531" y="3655219"/>
+                                <a:pt x="3368516" y="3655219"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="552926" y="3655219"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="431959" y="3655219"/>
+                                <a:pt x="330994" y="3559016"/>
+                                <a:pt x="330994" y="3438049"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="330994" y="545306"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="330994" y="424339"/>
+                                <a:pt x="431959" y="330994"/>
+                                <a:pt x="552926" y="330994"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="1644491" y="330994"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="1734026" y="330994"/>
+                                <a:pt x="1806416" y="258604"/>
+                                <a:pt x="1806416" y="169069"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="1806416" y="79534"/>
+                                <a:pt x="1734026" y="7144"/>
+                                <a:pt x="1644491" y="7144"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="552926" y="7144"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="253841" y="7144"/>
+                                <a:pt x="7144" y="246221"/>
+                                <a:pt x="7144" y="545306"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="7144" y="3438049"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="7144" y="3737134"/>
+                                <a:pt x="253841" y="3979069"/>
+                                <a:pt x="552926" y="3979069"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="3368516" y="3979069"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="3667601" y="3979069"/>
+                                <a:pt x="3912394" y="3738086"/>
+                                <a:pt x="3912394" y="3438049"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="3912394" y="2098834"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="3912394" y="2010251"/>
+                                <a:pt x="3840004" y="1936909"/>
+                                <a:pt x="3750469" y="1936909"/>
+                              </a:cubicBezTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:grpFill/>
+                        <a:ln w="9525" cap="flat">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                          <a:miter/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="780079926" name="Forma libre: Forma 25"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1271138" y="0"/>
+                          <a:ext cx="2867025" cy="2895600"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="connsiteX0" fmla="*/ 2471711 w 2867025"/>
+                            <a:gd name="connsiteY0" fmla="*/ 141446 h 2895600"/>
+                            <a:gd name="connsiteX1" fmla="*/ 2154528 w 2867025"/>
+                            <a:gd name="connsiteY1" fmla="*/ 7144 h 2895600"/>
+                            <a:gd name="connsiteX2" fmla="*/ 1836393 w 2867025"/>
+                            <a:gd name="connsiteY2" fmla="*/ 138589 h 2895600"/>
+                            <a:gd name="connsiteX3" fmla="*/ 380973 w 2867025"/>
+                            <a:gd name="connsiteY3" fmla="*/ 1594009 h 2895600"/>
+                            <a:gd name="connsiteX4" fmla="*/ 266673 w 2867025"/>
+                            <a:gd name="connsiteY4" fmla="*/ 1789271 h 2895600"/>
+                            <a:gd name="connsiteX5" fmla="*/ 13308 w 2867025"/>
+                            <a:gd name="connsiteY5" fmla="*/ 2686526 h 2895600"/>
+                            <a:gd name="connsiteX6" fmla="*/ 56171 w 2867025"/>
+                            <a:gd name="connsiteY6" fmla="*/ 2846546 h 2895600"/>
+                            <a:gd name="connsiteX7" fmla="*/ 169518 w 2867025"/>
+                            <a:gd name="connsiteY7" fmla="*/ 2892266 h 2895600"/>
+                            <a:gd name="connsiteX8" fmla="*/ 217143 w 2867025"/>
+                            <a:gd name="connsiteY8" fmla="*/ 2884646 h 2895600"/>
+                            <a:gd name="connsiteX9" fmla="*/ 1089633 w 2867025"/>
+                            <a:gd name="connsiteY9" fmla="*/ 2616041 h 2895600"/>
+                            <a:gd name="connsiteX10" fmla="*/ 1274418 w 2867025"/>
+                            <a:gd name="connsiteY10" fmla="*/ 2504599 h 2895600"/>
+                            <a:gd name="connsiteX11" fmla="*/ 1274418 w 2867025"/>
+                            <a:gd name="connsiteY11" fmla="*/ 2504599 h 2895600"/>
+                            <a:gd name="connsiteX12" fmla="*/ 2735553 w 2867025"/>
+                            <a:gd name="connsiteY12" fmla="*/ 1043464 h 2895600"/>
+                            <a:gd name="connsiteX13" fmla="*/ 2738411 w 2867025"/>
+                            <a:gd name="connsiteY13" fmla="*/ 412909 h 2895600"/>
+                            <a:gd name="connsiteX14" fmla="*/ 2471711 w 2867025"/>
+                            <a:gd name="connsiteY14" fmla="*/ 141446 h 2895600"/>
+                            <a:gd name="connsiteX15" fmla="*/ 1747811 w 2867025"/>
+                            <a:gd name="connsiteY15" fmla="*/ 685324 h 2895600"/>
+                            <a:gd name="connsiteX16" fmla="*/ 2187866 w 2867025"/>
+                            <a:gd name="connsiteY16" fmla="*/ 1134904 h 2895600"/>
+                            <a:gd name="connsiteX17" fmla="*/ 2080233 w 2867025"/>
+                            <a:gd name="connsiteY17" fmla="*/ 1242536 h 2895600"/>
+                            <a:gd name="connsiteX18" fmla="*/ 1640178 w 2867025"/>
+                            <a:gd name="connsiteY18" fmla="*/ 792956 h 2895600"/>
+                            <a:gd name="connsiteX19" fmla="*/ 1747811 w 2867025"/>
+                            <a:gd name="connsiteY19" fmla="*/ 685324 h 2895600"/>
+                            <a:gd name="connsiteX20" fmla="*/ 1044866 w 2867025"/>
+                            <a:gd name="connsiteY20" fmla="*/ 2276951 h 2895600"/>
+                            <a:gd name="connsiteX21" fmla="*/ 993431 w 2867025"/>
+                            <a:gd name="connsiteY21" fmla="*/ 2307431 h 2895600"/>
+                            <a:gd name="connsiteX22" fmla="*/ 404786 w 2867025"/>
+                            <a:gd name="connsiteY22" fmla="*/ 2488406 h 2895600"/>
+                            <a:gd name="connsiteX23" fmla="*/ 577188 w 2867025"/>
+                            <a:gd name="connsiteY23" fmla="*/ 1876901 h 2895600"/>
+                            <a:gd name="connsiteX24" fmla="*/ 608621 w 2867025"/>
+                            <a:gd name="connsiteY24" fmla="*/ 1822609 h 2895600"/>
+                            <a:gd name="connsiteX25" fmla="*/ 1409673 w 2867025"/>
+                            <a:gd name="connsiteY25" fmla="*/ 1021556 h 2895600"/>
+                            <a:gd name="connsiteX26" fmla="*/ 1849728 w 2867025"/>
+                            <a:gd name="connsiteY26" fmla="*/ 1471136 h 2895600"/>
+                            <a:gd name="connsiteX27" fmla="*/ 1044866 w 2867025"/>
+                            <a:gd name="connsiteY27" fmla="*/ 2276951 h 2895600"/>
+                            <a:gd name="connsiteX28" fmla="*/ 2506953 w 2867025"/>
+                            <a:gd name="connsiteY28" fmla="*/ 814864 h 2895600"/>
+                            <a:gd name="connsiteX29" fmla="*/ 2416466 w 2867025"/>
+                            <a:gd name="connsiteY29" fmla="*/ 905351 h 2895600"/>
+                            <a:gd name="connsiteX30" fmla="*/ 1976411 w 2867025"/>
+                            <a:gd name="connsiteY30" fmla="*/ 455771 h 2895600"/>
+                            <a:gd name="connsiteX31" fmla="*/ 2064041 w 2867025"/>
+                            <a:gd name="connsiteY31" fmla="*/ 369094 h 2895600"/>
+                            <a:gd name="connsiteX32" fmla="*/ 2151671 w 2867025"/>
+                            <a:gd name="connsiteY32" fmla="*/ 333851 h 2895600"/>
+                            <a:gd name="connsiteX33" fmla="*/ 2152624 w 2867025"/>
+                            <a:gd name="connsiteY33" fmla="*/ 333851 h 2895600"/>
+                            <a:gd name="connsiteX34" fmla="*/ 2240253 w 2867025"/>
+                            <a:gd name="connsiteY34" fmla="*/ 370046 h 2895600"/>
+                            <a:gd name="connsiteX35" fmla="*/ 2506953 w 2867025"/>
+                            <a:gd name="connsiteY35" fmla="*/ 641509 h 2895600"/>
+                            <a:gd name="connsiteX36" fmla="*/ 2506953 w 2867025"/>
+                            <a:gd name="connsiteY36" fmla="*/ 814864 h 2895600"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX0" y="connsiteY0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX1" y="connsiteY1"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX2" y="connsiteY2"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX3" y="connsiteY3"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX4" y="connsiteY4"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX5" y="connsiteY5"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX6" y="connsiteY6"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX7" y="connsiteY7"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX8" y="connsiteY8"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX9" y="connsiteY9"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX10" y="connsiteY10"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX11" y="connsiteY11"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX12" y="connsiteY12"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX13" y="connsiteY13"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX14" y="connsiteY14"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX15" y="connsiteY15"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX16" y="connsiteY16"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX17" y="connsiteY17"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX18" y="connsiteY18"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX19" y="connsiteY19"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX20" y="connsiteY20"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX21" y="connsiteY21"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX22" y="connsiteY22"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX23" y="connsiteY23"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX24" y="connsiteY24"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX25" y="connsiteY25"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX26" y="connsiteY26"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX27" y="connsiteY27"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX28" y="connsiteY28"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX29" y="connsiteY29"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX30" y="connsiteY30"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX31" y="connsiteY31"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX32" y="connsiteY32"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX33" y="connsiteY33"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX34" y="connsiteY34"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX35" y="connsiteY35"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="connsiteX36" y="connsiteY36"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2867025" h="2895600">
+                              <a:moveTo>
+                                <a:pt x="2471711" y="141446"/>
+                              </a:moveTo>
+                              <a:cubicBezTo>
+                                <a:pt x="2386938" y="55721"/>
+                                <a:pt x="2274543" y="8096"/>
+                                <a:pt x="2154528" y="7144"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="2034513" y="7144"/>
+                                <a:pt x="1921166" y="52864"/>
+                                <a:pt x="1836393" y="138589"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="380973" y="1594009"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="326681" y="1648301"/>
+                                <a:pt x="287628" y="1715929"/>
+                                <a:pt x="266673" y="1789271"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="13308" y="2686526"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="-2884" y="2743676"/>
+                                <a:pt x="13308" y="2804636"/>
+                                <a:pt x="56171" y="2846546"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="86651" y="2876074"/>
+                                <a:pt x="127608" y="2892266"/>
+                                <a:pt x="169518" y="2892266"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="185711" y="2892266"/>
+                                <a:pt x="201903" y="2890361"/>
+                                <a:pt x="217143" y="2884646"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="1089633" y="2616041"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="1159166" y="2595086"/>
+                                <a:pt x="1222983" y="2556034"/>
+                                <a:pt x="1274418" y="2504599"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="1274418" y="2504599"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2735553" y="1043464"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="2908909" y="870109"/>
+                                <a:pt x="2909861" y="588169"/>
+                                <a:pt x="2738411" y="412909"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="2471711" y="141446"/>
+                              </a:lnTo>
+                              <a:close/>
+                              <a:moveTo>
+                                <a:pt x="1747811" y="685324"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2187866" y="1134904"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2080233" y="1242536"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1640178" y="792956"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1747811" y="685324"/>
+                              </a:lnTo>
+                              <a:close/>
+                              <a:moveTo>
+                                <a:pt x="1044866" y="2276951"/>
+                              </a:moveTo>
+                              <a:cubicBezTo>
+                                <a:pt x="1030578" y="2291239"/>
+                                <a:pt x="1013433" y="2301716"/>
+                                <a:pt x="993431" y="2307431"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="404786" y="2488406"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="577188" y="1876901"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="582903" y="1856899"/>
+                                <a:pt x="594333" y="1837849"/>
+                                <a:pt x="608621" y="1822609"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="1409673" y="1021556"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1849728" y="1471136"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1044866" y="2276951"/>
+                              </a:lnTo>
+                              <a:close/>
+                              <a:moveTo>
+                                <a:pt x="2506953" y="814864"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2416466" y="905351"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1976411" y="455771"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2064041" y="369094"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="2087853" y="345281"/>
+                                <a:pt x="2118334" y="333851"/>
+                                <a:pt x="2151671" y="333851"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="2151671" y="333851"/>
+                                <a:pt x="2151671" y="333851"/>
+                                <a:pt x="2152624" y="333851"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="2185961" y="333851"/>
+                                <a:pt x="2217393" y="346234"/>
+                                <a:pt x="2240253" y="370046"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="2506953" y="641509"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="2554578" y="689134"/>
+                                <a:pt x="2554578" y="767239"/>
+                                <a:pt x="2506953" y="814864"/>
+                              </a:cubicBezTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:grpFill/>
+                        <a:ln w="9525" cap="flat">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                          <a:miter/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict>
+            <v:group id="Grupo 22" style="position:absolute;margin-left:10pt;margin-top:-20.8pt;width:28pt;height:7.5pt;z-index:251664384" alt="Actualización de la información del icono" coordsize="41381,41843" o:spid="_x0000_s1026" w14:anchorId="2BA0418E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQkWr5gwwAAJI/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW12P27oRfS/Q/yD4scDNiqQ+F9lcpEkT&#10;FAhuAyTFbR+1XnttwLZcSZtN7q/vIYeSh1qvNUrQhwJ52Vghj4YczgyHZ6iXv37d76Ivq6bd1oeb&#10;hXoRL6LVYVnfbQ/3N4t/fn73S7GI2q463FW7+rC6WXxbtYtfX/35Ty8fj9crXW/q3d2qifCSQ3v9&#10;eLxZbLrueH111S43q33VvqiPqwMa13Wzrzo8NvdXd031iLfvd1c6jrOrx7q5Ozb1ctW2+N+31Lh4&#10;5d6/Xq+W3T/W63bVRbubBcbWub+N+3tr/169elld3zfVcbNd+mFU3zGKfbU9QOjwqrdVV0UPzfbJ&#10;q/bbZVO39bp7saz3V/V6vV2u3BwwGxWPZvO+qR+Obi7314/3x0FNUO1IT9/92uVvX943x0/Hjw00&#10;8Xi8hy7ck53L13Wzt/9ilNFXp7Jvg8pWX7toif80aVrGySJaoqlMkzQnjS43UPsT0HLzNw9LlClU&#10;ZgiXqCIxRlvk1UlqW++2d++2u50dgrOH1ZtdE32psJK398r3Zr2uguE/HmFQ7Uln7Y/p7NOmOq7c&#10;UrTX0NnHJtrewd5jbXRSmhymdaj2sO931lKj3fa2WV1H9KATO1Y7HgAHTbfXLZT+rJp1rIvCqaS6&#10;HnRdqiTPU1KaKQuVpM6AmdKWD233flW7Zau+fGg7su87/LKi7u/8MJf14dBuu9W/MPD1fgeT/8tV&#10;ZPI0TrIyeoyMl+TRI9C/OUiVJivjMtoANIzonCTFJaVFkSbJtCQO0nFZFCaZlqS/R1IASkwRJ4I5&#10;wYBP2jNZkapsek4BKEtTrQSS4GKDJEBKLRDEMUYqCOY1CDImLkvBKgUYqe6y7xDEMQg2Js6mrSFn&#10;cqSa4xivhEn7xkY3KE5lSZKUatoWOEgqqOSCijhLJEYXgOCwcPPJGanAz6VTClC5gpdPC+JuLl0j&#10;xUFCOdzJHWQy1CkOkZqc4i4ulMMhRupDiru4WHEcZMpcaAyBk0tjnQpQYlncz7EXaSOJQipAiVUY&#10;+LpYFkeJNyYVuLt0tw1QZ7dbJAD3/RZfbfpdf/n14Ld9/Ioqm5DHLkc91q1NzXgOgOytf8TuTokY&#10;UDZnmADDCzm4z8tkYDgXB/cpoAwMj+FgM2vY8AEOdika1CiTDKPm4HSWZFgpB2ezwDA7DnbZtnjY&#10;sD4OLmZJxgbCweUssN0TOBrPs2xsbGTzrMzG8ED6PDuz0TyAz7M0G6MD+DxbsxE0gM+zNhsUA/g8&#10;e1Mjg8PzrIUbmRxCGYOT4foY1eCobg/pO3dI7xYRDunNIsIh/dZiqutj1dnQ1v+MHnH47A9EG/ub&#10;Th+2fV9/WX2uXc/ORjp/sHGa8AHUj+PUc/lwu13+dfVHgMuyuDS0fgyHsdBr6RTjXgsuotSl84rz&#10;ze7s0s8+kLU7BDLZS30e4FF9v7Mj5Sh7JMe6k9ZopAnOW4a8yJ8Egmbazt1EWLNdnwsjpXzjDOjS&#10;QBOjypRiCZM0qMwdOOiVZ2bBWml7l+jzBKL0TaLNEybRoCaCZeUzoH5M0VwnQ+OEHv1hgWbNQZf0&#10;qHKTxJqcmw4OfEEVHQvcK3VaZGBo2CB5q3JngbN6DNeeTJ5D8zKFb/D3sjHZrDdoo+ODG1HfNqEX&#10;pkuGuKQUnZoiISvvEb1luWcbCXWSae32jydNgX2Es++lkhaGl8kd9ATJTa5CvbFh+3Sca46pgbVO&#10;6M5wj6a0269xP5Nwfj6gZVmexT5MnFC9onwmToaagyIpwiBDyTM1y/2ToXwiLRlpgAINlwZLCjOI&#10;Y0tLYsHPBW5KvcfNT3S63NXtCgaOBrv7DD/cNuR6n9g28KaWrHTusDvY3alMNfbuZQVWe72rOpd6&#10;H+qh07Fpu7dVuyFG0/GYtOx78HINSd0hAwet2XOF9tdtffcN7GNTE5XdHpfvtnjTh6rtPlYNiDyk&#10;WuDj0bqpmz8W0SO47ZtF+5+Hqlktot3fDyBCsW0m6Na5B3C2Gg8Nb7nlLYeH/ZsaOzPsAtLcT9u/&#10;2/U/1029/x00/GsrFU3VYQnZOFF02MDp4U2HZzSByF+uXr92v0GAQ6sfDp+OS/tyt11jJp+//l41&#10;x8iq52bRgfv8re7J1+q65zTtigx9LfJQv37o6vXWEp5OY6Qn/wAimBjY/zkjnBdxnJeg5y4Rwi6F&#10;ExPCSucKdLmzVl+w6BlhXWQ5bJ8YYV2UaRb3mXVP3v8QI6yTXEE4eKxekrPvJzRyyAgnMC9LzLEB&#10;TRHCWiH46mJaEIxwYNlsTJ0Wg+R/QKjCZKY002ICkCnSwtJlE/MJGJwiLnOBHI5RaYmoJRCEuDbM&#10;SGeI2QJBHKPyooRNTc8IhjUIUsgyBOvDITorshRE9aTm4CyDnDSDxU0vEIfoIslSicVx0gaJT6oE&#10;E+IYGICGwqcnxHkejfkkghUKMAWmJJlRQOvGRZkZgSQO0plCdiiwhYDWRUhKULWbXqYApVFeSkuB&#10;gQfUrlwWjw1yWdzVdY56ZipQYUALqzgxWK5pswh4YchCsiow9QCVKE3VtolgFDDD4jAeoJQ0jnOf&#10;V3mSF6JZcRQqZ6ijChQYuL0q8gLeOLk5BcQwttIEFWuBrMDz4wKlXolhcJTSCXJ7QbwIKd4siRGi&#10;BfPiISMH/ZBKRHHvl68WR0lXy6aVQ1yHkySi1QpQWuc2Tk+vFo50J1klSBsj8KwApE2cW9TkbqV5&#10;xEhi2LvABgOQBh2TuNrlhBdrnh+kea4KgVkEIPgITviSWfEMIcPRTksUyEGqwOYoyV9swnqyiyQu&#10;RRlMiIqRMUrM3SbiJ1lFUuaSLDNEIQlWEi/Wge+L7Z2j5PbOfR+bHbxEEJ00R4EvLSS7lua+r1Ft&#10;TiRBN0CVcWokXmyCiFHmqG0LrDBAJan1k2kvtmzoYBgaVXSbBU1uJQHKXXwR7CS42sREKVwSkWS4&#10;AcoYHEIks+IBAy6iM2yr07PiKLEo7vtag42UWKBl0we1494ULhwJ1ooHDLGxG46CJaWS2GR4vJCL&#10;4qhzfgW+4meFdl7dDIbCC1fzqmZYeg6eVzPDYnLwvIoZojkHz6uXITxzcFAtm6zEI0xz8M8KrbSc&#10;/7NCe7r8EVZoJ21OjYwOz8Rcyy5S2Fyf2yyeZ8GxhwfwefcCbE4ewOfdC7B5dgCfF99wLTiEz4tw&#10;Nh0OpM+Lcb50OFz6wfMszY/CHFLfWfBRoENeOgs+sjrkmnPgNl/kqsPzLPjI6pATzoKPrG64+C5z&#10;GTOyOjzPkj6yOqpE2lqW6LaXzakC1c2zOptdBfDA6mgUP3AfpC9SRLgP0p+sz90H8XyYGwuxXF6H&#10;l6+DaFNkpS/E4JQB9gCa74ujOLklaUKLA/I/qIz66oaT5wrBfsWCyxXnCrI6Nknq7x/1wF6gKrVS&#10;GSkUpZMsLLdToYNm6OoXvZUEMvtisC//uqIFYagW4UF9t3NDNCDEC/IInAwLg/Ix1wroB3voxKKD&#10;Bk/BUQWtrnjhW11NQjBKV4hwGF9fEAzyF3xMQYaPVTIocvNRsBfi1n8GG2UTcOUIkkZVhrMjPKcY&#10;kF0oStuZaygB3BJ/LUhtcCy+1RUVglZXmxi3WvcIVi98ojVURQq2YgztbQbfGJUx2Sj8IzZZuFiu&#10;UuGxrgBxdrK9NXiBVHUgFBUTPKrvd3aYsIXeeHVapqOrBEprXRZ+oOB54AaBfqj8QDKpqCAZ6bOo&#10;fqT9vzQzXwxwUjzFL5gZ6HloljaoIsc3XaHFo6mA1q1Z4MoWilB8Xr4k4FqJ6BdM69lg1s+mv8Xw&#10;9F6cp3+dPCJ1vbxTHOxf4lVClDuphIj0kUpG/Yk2p/5Ehl/sjwhiqW/Xnwjty92p2PB0/P0oLkyd&#10;6DkH9aTbk7mfNdzYxKkfIWzUXk23uN7BVAyt+C0ahDIcKogmREyTUKKbvdBQVD98UjpRzAQi4vii&#10;Uogmdt09+TvqHsoiGWkBuyV/QwTJivAmIzYDsEL+lSYHi8rnTGSxb3UUsGBSimhfQhGZOxpmqAR8&#10;ImipW+pPhOzl/s+ub//e523D0z5OFpE5XtSzbkGkqAMQ1Xl5bERsuu5EV17s7slJ150ox1H3cwuq&#10;YxTHUloz5BAaWzQzU2QOhbFUHMIQ8X1hq6MoR62i7QeZjmU3R9DeOyZbLV05wgrFFmnpw+qZ+aAE&#10;j1sf9GJc/ws3E09dUqsjJL16Q7X2ZuMDITHuDkTUomRNUlxy8bEDLvbkFuCpNc/yUWB51ibDUfZG&#10;Da39vLGGS2X/3zfW3BfN+PDbXTz0H6nbL8v5s7vhdvqU/tV/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;GeW9e94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvaAQGVptM0AacJ&#10;iQ1p2s1rvLZak1RN1nZvjznB0b9/ff6cLyfbioH60HinIZ0nIMiV3jSu0vC9e5+9gAgRncHWO9Jw&#10;pQDL4vYmx8z40X3RsI2VYIgLGWqoY+wyKUNZk8Uw9x053p18bzHy2FfS9Dgy3LZykSRKWmwcX6ix&#10;o3VN5Xl7sRo+RhxXD+nbsDmf1tfD7ulzv0lJ6/u7afUKItIU/8rwq8/qULDT0V+cCaLVwHRuapg9&#10;pgoEF54VB0cOFkqBLHL5/4PiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANCRavmDDAAA&#10;kj8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABnlvXve&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAA3Q4AAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADo&#10;DwAAAAA=&#10;">
+              <v:shape id="Forma libre: Forma 24" style="position:absolute;top:2028;width:39147;height:39815;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="3914775,3981450" o:spid="_x0000_s1027" filled="f" stroked="f" path="m3750469,1936909v-89535,,-161925,72390,-161925,161925l3588544,3438049v,120967,-100013,217170,-220028,217170l552926,3655219v-120967,,-221932,-96203,-221932,-217170l330994,545306v,-120967,100965,-214312,221932,-214312l1644491,330994v89535,,161925,-72390,161925,-161925c1806416,79534,1734026,7144,1644491,7144r-1091565,c253841,7144,7144,246221,7144,545306r,2892743c7144,3737134,253841,3979069,552926,3979069r2815590,c3667601,3979069,3912394,3738086,3912394,3438049r,-1339215c3912394,2010251,3840004,1936909,3750469,1936909xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLgwRTzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEhc0JbSwUbKsgkmJk0gDmzjbjWmrWic0oSu/Ht8QOJo+/m99y3Xo2/VQH1sAlu4nmag&#10;iMvgGq4sHA/byR2omJAdtoHJwg9FWK/Oz5ZYuHDiNxr2qVJiwrFAC3VKXaF1LGvyGKehI5bbR+g9&#10;Jhn7SrseT2LuW51n2Vx7bFgSauxoU1P5uf/2Fg64Hczty7u5OprET4vN86N5/bL28mJ8uAeVaEz/&#10;4r/vnZP6WT7Lb8xsIRTCJAvQq18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAS4MEU8wA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
+                <v:stroke joinstyle="miter"/>
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="3750469,1936909;3588544,2098834;3588544,3438049;3368516,3655219;552926,3655219;330994,3438049;330994,545306;552926,330994;1644491,330994;1806416,169069;1644491,7144;552926,7144;7144,545306;7144,3438049;552926,3979069;3368516,3979069;3912394,3438049;3912394,2098834;3750469,1936909" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
+              </v:shape>
+              <v:shape id="Forma libre: Forma 25" style="position:absolute;left:12711;width:28670;height:28956;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="2867025,2895600" o:spid="_x0000_s1028" filled="f" stroked="f" path="m2471711,141446c2386938,55721,2274543,8096,2154528,7144v-120015,,-233362,45720,-318135,131445l380973,1594009v-54292,54292,-93345,121920,-114300,195262l13308,2686526v-16192,57150,,118110,42863,160020c86651,2876074,127608,2892266,169518,2892266v16193,,32385,-1905,47625,-7620l1089633,2616041v69533,-20955,133350,-60007,184785,-111442l1274418,2504599,2735553,1043464v173356,-173355,174308,-455295,2858,-630555l2471711,141446xm1747811,685324r440055,449580l2080233,1242536,1640178,792956,1747811,685324xm1044866,2276951v-14288,14288,-31433,24765,-51435,30480l404786,2488406,577188,1876901v5715,-20002,17145,-39052,31433,-54292l1409673,1021556r440055,449580l1044866,2276951xm2506953,814864r-90487,90487l1976411,455771r87630,-86677c2087853,345281,2118334,333851,2151671,333851v,,,,953,c2185961,333851,2217393,346234,2240253,370046r266700,271463c2554578,689134,2554578,767239,2506953,814864xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCITFuJywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGL2MQFt921aRFFaA8e3Ep7fWyeu7GblyWJ7frvjSB4HGbmG2a5ntwgThSi9azhbqZA&#10;ELfeWO40vO9ebhcgYkI2OHgmDd8UYb26vFhibfyZ3+jUpE5kCMcaNfQpjbWUse3JYZz5kTh7Hz44&#10;TFmGTpqA5wx3gyyUKqVDy3mhx5GeemqPzZfTsC0P4bO5sVW12z+bjT3e++J1q/X11fT4ACLRlP7D&#10;f+2N0TBfKDWvqqKE30v5DsjVDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCITFuJywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                <v:stroke joinstyle="miter"/>
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="2471711,141446;2154528,7144;1836393,138589;380973,1594009;266673,1789271;13308,2686526;56171,2846546;169518,2892266;217143,2884646;1089633,2616041;1274418,2504599;1274418,2504599;2735553,1043464;2738411,412909;2471711,141446;1747811,685324;2187866,1134904;2080233,1242536;1640178,792956;1747811,685324;1044866,2276951;993431,2307431;404786,2488406;577188,1876901;608621,1822609;1409673,1021556;1849728,1471136;1044866,2276951;2506953,814864;2416466,905351;1976411,455771;2064041,369094;2151671,333851;2152624,333851;2240253,370046;2506953,641509;2506953,814864" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
+              </v:shape>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00EE1C30" w:rsidRPr="00177E10">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B763304" wp14:editId="553A6AE4">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>55245</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-532765</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7770495" cy="857250"/>
+          <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1558323293" name="Picture 1" descr="A white background with blue text&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1026621113" name="Picture 1" descr="A white background with blue text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect b="31724"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7770495" cy="857250"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3486CCC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8D8F4AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03230DDA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93BC40A8"/>
+    <w:lvl w:ilvl="0" w:tplc="7DBC3916">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="034B01E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3DCF7AA"/>
+    <w:lvl w:ilvl="0" w:tplc="080A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="102E5A14"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1083E8A"/>
+    <w:lvl w:ilvl="0" w:tplc="C2B424D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="298" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11C14344"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E7EFD86"/>
+    <w:lvl w:ilvl="0" w:tplc="09426DBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="382" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1102" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1822" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2542" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3262" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3982" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4702" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5422" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6142" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E3C26C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5EF421C4"/>
+    <w:lvl w:ilvl="0" w:tplc="00D89C1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="298" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F5D6C17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34ECB808"/>
+    <w:lvl w:ilvl="0" w:tplc="986AB1E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FB47E7A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="080A001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E0A016F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5CA2390C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FF57546"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC4484B0"/>
+    <w:lvl w:ilvl="0" w:tplc="9DA081BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47CB7694"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2188CA5E"/>
+    <w:lvl w:ilvl="0" w:tplc="080A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="750" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2190" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2910" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3630" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4350" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6510" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D1326D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="277AF0AC"/>
+    <w:lvl w:ilvl="0" w:tplc="080A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="750" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2190" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2910" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3630" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4350" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6510" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52845147"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9FD662A2"/>
+    <w:lvl w:ilvl="0" w:tplc="7774378E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EA06566"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8B746540"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60BD6AB5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="79CC201E"/>
+    <w:lvl w:ilvl="0" w:tplc="91525F26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="298" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70C92973"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA9884BC"/>
+    <w:lvl w:ilvl="0" w:tplc="080A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="750" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2190" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2910" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3630" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4350" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6510" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="797C6AFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26E6C440"/>
+    <w:lvl w:ilvl="0" w:tplc="79120B62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listaconnmeros"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="798ED9BA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="586ED95A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="113446B4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F3E40F32" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="317012FE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1E400132" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1C0AEF64" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="97CE25A6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="900602079">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="6565861">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1407875394">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="257906706">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1493137359">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="809595490">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1799908579">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="51470853">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1838619012">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="22173547">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1957104015">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2022312919">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="957952620">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="321586608">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1278180735">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2018002648">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="619185777">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2088531146">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+</w:numbering>
 </file>
 
-<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
+  <w:stylePaneSortMethod w:val="0000"/>
+  <w:documentProtection w:enforcement="0"/>
+  <w:autoFormatOverride/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2057"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:docVars>
+    <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa0NDQ1MLAwMjIAUpYWRko6SsGpxcWZ+XkgBaa1AFmRMl0sAAAA"/>
+  </w:docVars>
+  <w:rsids>
+    <w:rsidRoot w:val="00EE1C30"/>
+    <w:rsid w:val="000008B7"/>
+    <w:rsid w:val="00031BA7"/>
+    <w:rsid w:val="00044FF1"/>
+    <w:rsid w:val="00095F9D"/>
+    <w:rsid w:val="000B6B7D"/>
+    <w:rsid w:val="000C2416"/>
+    <w:rsid w:val="000F18BD"/>
+    <w:rsid w:val="0010587F"/>
+    <w:rsid w:val="0011267C"/>
+    <w:rsid w:val="00131EE2"/>
+    <w:rsid w:val="001331F9"/>
+    <w:rsid w:val="0014295A"/>
+    <w:rsid w:val="00151055"/>
+    <w:rsid w:val="00152A3D"/>
+    <w:rsid w:val="00154E35"/>
+    <w:rsid w:val="001554BB"/>
+    <w:rsid w:val="001731C8"/>
+    <w:rsid w:val="001842E7"/>
+    <w:rsid w:val="001950A8"/>
+    <w:rsid w:val="001A0130"/>
+    <w:rsid w:val="001F7E89"/>
+    <w:rsid w:val="00221FB8"/>
+    <w:rsid w:val="00226F69"/>
+    <w:rsid w:val="00232876"/>
+    <w:rsid w:val="00267116"/>
+    <w:rsid w:val="00270B7E"/>
+    <w:rsid w:val="00281E03"/>
+    <w:rsid w:val="002C5938"/>
+    <w:rsid w:val="002D0F9C"/>
+    <w:rsid w:val="002E73CA"/>
+    <w:rsid w:val="002F58E0"/>
+    <w:rsid w:val="002F68DF"/>
+    <w:rsid w:val="00300A2E"/>
+    <w:rsid w:val="00347D2F"/>
+    <w:rsid w:val="00355DEE"/>
+    <w:rsid w:val="003708C8"/>
+    <w:rsid w:val="003B49EC"/>
+    <w:rsid w:val="003D55FB"/>
+    <w:rsid w:val="00402433"/>
+    <w:rsid w:val="00416881"/>
+    <w:rsid w:val="00422C85"/>
+    <w:rsid w:val="004359B0"/>
+    <w:rsid w:val="0044138F"/>
+    <w:rsid w:val="004841B5"/>
+    <w:rsid w:val="004B47A9"/>
+    <w:rsid w:val="004D6243"/>
+    <w:rsid w:val="004F0368"/>
+    <w:rsid w:val="00543884"/>
+    <w:rsid w:val="00552C56"/>
+    <w:rsid w:val="00556137"/>
+    <w:rsid w:val="00564AB1"/>
+    <w:rsid w:val="00576BDE"/>
+    <w:rsid w:val="00592900"/>
+    <w:rsid w:val="00595C89"/>
+    <w:rsid w:val="005A20B8"/>
+    <w:rsid w:val="005B7E0E"/>
+    <w:rsid w:val="005E6FA8"/>
+    <w:rsid w:val="0062317B"/>
+    <w:rsid w:val="006277BA"/>
+    <w:rsid w:val="00632BB2"/>
+    <w:rsid w:val="00634DEA"/>
+    <w:rsid w:val="00652F31"/>
+    <w:rsid w:val="006662D2"/>
+    <w:rsid w:val="00683A19"/>
+    <w:rsid w:val="00687CFB"/>
+    <w:rsid w:val="00696B6E"/>
+    <w:rsid w:val="006A5F0E"/>
+    <w:rsid w:val="006C28FD"/>
+    <w:rsid w:val="006D6C84"/>
+    <w:rsid w:val="006F7491"/>
+    <w:rsid w:val="007208B7"/>
+    <w:rsid w:val="00722FED"/>
+    <w:rsid w:val="00735C68"/>
+    <w:rsid w:val="00754276"/>
+    <w:rsid w:val="00760E96"/>
+    <w:rsid w:val="00762154"/>
+    <w:rsid w:val="007718C6"/>
+    <w:rsid w:val="00773B83"/>
+    <w:rsid w:val="007E506F"/>
+    <w:rsid w:val="007F08C0"/>
+    <w:rsid w:val="007F48C4"/>
+    <w:rsid w:val="007F4E1C"/>
+    <w:rsid w:val="0080395D"/>
+    <w:rsid w:val="008045C5"/>
+    <w:rsid w:val="00810229"/>
+    <w:rsid w:val="00835B5B"/>
+    <w:rsid w:val="00835F7E"/>
+    <w:rsid w:val="0085246B"/>
+    <w:rsid w:val="00866BB6"/>
+    <w:rsid w:val="00872D54"/>
+    <w:rsid w:val="008966B1"/>
+    <w:rsid w:val="008C5BB3"/>
+    <w:rsid w:val="008E66B9"/>
+    <w:rsid w:val="00971D48"/>
+    <w:rsid w:val="00986891"/>
+    <w:rsid w:val="009E70CA"/>
+    <w:rsid w:val="00A35DB2"/>
+    <w:rsid w:val="00A4016C"/>
+    <w:rsid w:val="00A475F2"/>
+    <w:rsid w:val="00A67BED"/>
+    <w:rsid w:val="00AA647C"/>
+    <w:rsid w:val="00AD173E"/>
+    <w:rsid w:val="00AD71C9"/>
+    <w:rsid w:val="00AE635E"/>
+    <w:rsid w:val="00B0044D"/>
+    <w:rsid w:val="00B35DB9"/>
+    <w:rsid w:val="00B5740B"/>
+    <w:rsid w:val="00B86B98"/>
+    <w:rsid w:val="00BA66C3"/>
+    <w:rsid w:val="00BA6D0B"/>
+    <w:rsid w:val="00BD2D84"/>
+    <w:rsid w:val="00BD5739"/>
+    <w:rsid w:val="00C2331E"/>
+    <w:rsid w:val="00C23B06"/>
+    <w:rsid w:val="00C2681A"/>
+    <w:rsid w:val="00C97594"/>
+    <w:rsid w:val="00CB16D2"/>
+    <w:rsid w:val="00CD05DC"/>
+    <w:rsid w:val="00CD5B0D"/>
+    <w:rsid w:val="00CE3B7E"/>
+    <w:rsid w:val="00D11BB5"/>
+    <w:rsid w:val="00D12608"/>
+    <w:rsid w:val="00D15E8F"/>
+    <w:rsid w:val="00D2224A"/>
+    <w:rsid w:val="00D3030B"/>
+    <w:rsid w:val="00D4754D"/>
+    <w:rsid w:val="00DB3723"/>
+    <w:rsid w:val="00DC1831"/>
+    <w:rsid w:val="00DC7AF5"/>
+    <w:rsid w:val="00DE3250"/>
+    <w:rsid w:val="00DF166C"/>
+    <w:rsid w:val="00E115FA"/>
+    <w:rsid w:val="00E15CF2"/>
+    <w:rsid w:val="00E3286D"/>
+    <w:rsid w:val="00E33B87"/>
+    <w:rsid w:val="00E3587E"/>
+    <w:rsid w:val="00E413DD"/>
+    <w:rsid w:val="00E91053"/>
+    <w:rsid w:val="00EA161E"/>
+    <w:rsid w:val="00EA4379"/>
+    <w:rsid w:val="00EC15A1"/>
+    <w:rsid w:val="00EE1893"/>
+    <w:rsid w:val="00EE1C30"/>
+    <w:rsid w:val="00F300E6"/>
+    <w:rsid w:val="00F40180"/>
+    <w:rsid w:val="00F53FDC"/>
+    <w:rsid w:val="00F60385"/>
+    <w:rsid w:val="00F61564"/>
+    <w:rsid w:val="00F965E1"/>
+    <w:rsid w:val="00FA3EB3"/>
+    <w:rsid w:val="00FB0BD2"/>
+    <w:rsid w:val="00FC1F6B"/>
+    <w:rsid w:val="00FD35A6"/>
+    <w:rsid w:val="00FD5456"/>
+    <w:rsid w:val="00FE4862"/>
+    <w:rsid w:val="00FE52E7"/>
+    <w:rsid w:val="00FF0075"/>
+    <w:rsid w:val="00FF2C5B"/>
+    <w:rsid w:val="1BB9F4E7"/>
+    <w:rsid w:val="39DFF174"/>
+    <w:rsid w:val="45C37281"/>
+    <w:rsid w:val="4F85C393"/>
+    <w:rsid w:val="56539785"/>
+    <w:rsid w:val="5669DE2F"/>
+    <w:rsid w:val="5A4CFFF2"/>
+    <w:rsid w:val="60FD7319"/>
+    <w:rsid w:val="63E61BA5"/>
+    <w:rsid w:val="6833597C"/>
+    <w:rsid w:val="6B83AC74"/>
+    <w:rsid w:val="70216784"/>
+    <w:rsid w:val="7AA124ED"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2057"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2265107E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8F7D4EBA-6A8F-4561-AFF4-3BB06095CF4F}"/>
+</w:settings>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...73 lines deleted...]
-</xdr:wsDr>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="1" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="004841B5"/>
+    <w:rPr>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F53FDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A0130"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB16D2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A0130"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB16D2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A0130"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="001A0130"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E3286D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="NormalWeb"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloCar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6D0B"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Constantia" w:eastAsia="Times New Roman" w:hAnsi="Constantia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BA6D0B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Constantia" w:eastAsia="Times New Roman" w:hAnsi="Constantia" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="60"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E3286D"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listaconnmeros">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004F0368"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-ZA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA3EB3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Campo">
+    <w:name w:val="Campo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00232876"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Firma">
+    <w:name w:val="Signature"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FirmaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CB16D2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="4320"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FirmaCar">
+    <w:name w:val="Firma Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Firma"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CB16D2"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sinespaciado">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00696B6E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F53FDC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Etiquetas">
+    <w:name w:val="Etiquetas"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD35A6"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Horariodeatencin">
+    <w:name w:val="Horario de atención"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD35A6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:left w:w="216" w:type="dxa"/>
+        <w:right w:w="216" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:vAlign w:val="bottom"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:vAlign w:val="top"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00031BA7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00031BA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabladefactura">
+    <w:name w:val="Tabla de factura"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008966B1"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F7F5E6" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F7F5E6" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7F5E6" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F7F5E6" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F7F5E6" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F7F5E6" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="144" w:type="dxa"/>
+        <w:right w:w="144" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:keepNext/>
+        <w:wordWrap/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDFDF9" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:vAlign w:val="bottom"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAF8EF" w:themeFill="accent1" w:themeFillTint="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Encabezadodeformulario">
+    <w:name w:val="Encabezado de formulario"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="008966B1"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="standard"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textodeformulario">
+    <w:name w:val="Texto de formulario"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="008966B1"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="standard"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula4-nfasis3">
+    <w:name w:val="Grid Table 4 Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="008966B1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92A0C0" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="92A0C0" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92A0C0" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92A0C0" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="92A0C0" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="92A0C0" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="52658F" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="52658F" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="52658F" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="52658F" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="52658F" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="52658F" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DADFEA" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DADFEA" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula1clara-nfasis3">
+    <w:name w:val="Grid Table 1 Light Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="008966B1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6C0D5" w:themeColor="accent3" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6C0D5" w:themeColor="accent3" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6C0D5" w:themeColor="accent3" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6C0D5" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6C0D5" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6C0D5" w:themeColor="accent3" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92A0C0" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="92A0C0" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrculaclara">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00F61564"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisin">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F300E6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...114 lines deleted...]
-</xdr:wsDr>
+<file path=word/vbaData.xml><?xml version="1.0" encoding="utf-8"?>
+<wne:vbaSuppData xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <wne:mcds>
+    <wne:mcd wne:macroName="PROJECT.THISDOCUMENT.TEST" wne:name="Project.ThisDocument.Test" wne:bEncrypt="00" wne:cmg="56"/>
+  </wne:mcds>
+</wne:vbaSuppData>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
-[...45 lines deleted...]
-</xdr:wsDr>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="200675340">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="315500213">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="365495971">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="390543292">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="415246884">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="518590342">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="687949289">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="735784972">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="757363690">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="783689064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="800927995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="884683755">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1047339470">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1508209577">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1538661774">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1588416393">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1619145367">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1626234169">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1657563713">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1672562680">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1754431022">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1789817804">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2054424427">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2090105490">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2131901010">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/vbaProject" Target="vbaProject.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Kimberly\AppData\Roaming\Microsoft\Templates\Formulario%20de%20actualizaci&#243;n%20de%20pr&#225;ctica%20en%20el%20sector%20de%20asistencia%20m&#233;dica.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/vbaProject.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/wordVbaData" Target="vbaData.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="934F40E575E84CF19EC21F4A51C27A70"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2B8B4C76-181D-4C40-8291-07C8196971B2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00742655" w:rsidRPr="0085246B" w:rsidRDefault="00742655" w:rsidP="0085246B">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:t xml:space="preserve">El siguiente formulario corresponde a las </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>denuncias ante la Contraloría de Servicios, la cual fue creada mediante Decreto Ejecutivo No. 37497-S con dependencia del Despacho Ministerial, como fundamento normativo en la Ley Reguladora del Sistema Nacional de Contralorías de Servicios. Ley No.9158 y su Reglamento No. 39096.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00742655" w:rsidRPr="0085246B" w:rsidRDefault="00742655" w:rsidP="0085246B">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>Es una unidad organizativa adscrita al Despacho Ministerial, creada con el fin de promover, con la participación de las personas usuarias, el mejoramiento continuo e innovación en la prestación de los servicios que brinda el Ministerio de Salud. Órgano asesor, canalizador y mediador de los requerimientos de efectividad y continuidad de las personas usuarias de los servicios que brinda la institución.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00742655" w:rsidRPr="0085246B" w:rsidRDefault="00742655" w:rsidP="00543884">
+          <w:pPr>
+            <w:spacing w:after="0"/>
+            <w:ind w:left="360" w:hanging="360"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Es importante que tenga en cuenta como puede tramitar su denuncia: </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00742655" w:rsidRPr="0085246B" w:rsidRDefault="00742655" w:rsidP="00742655">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="1"/>
+            </w:numPr>
+            <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>Denuncia anónima</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve">: Es la manifestación verbal o escrita, en la cual, el denunciante </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:i/>
+              <w:iCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>no</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:i/>
+              <w:iCs/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:i/>
+              <w:iCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>registra</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:i/>
+              <w:iCs/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve">sus datos personales. En este caso, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>el ministerio no le brindará información</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> relacionada con la atención de la denuncia.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00591F31" w:rsidRDefault="00742655" w:rsidP="00742655">
+          <w:pPr>
+            <w:pStyle w:val="934F40E575E84CF19EC21F4A51C27A7022"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>Denuncia confidencial</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve">: Es la manifestación verbal o escrita, en la cual, el denunciante </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:i/>
+              <w:iCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>registra</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> sus datos personales. En este caso, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>el ministerio podrá brindarle información</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> relacionada con la atención de la denuncia, además; la administración asegurará la confidencialidad de los datos de la denuncia.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0085246B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="82434BF1FF044A3AA5E8324BE7F20743"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{53566686-142B-4691-BF08-55C852647BDD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00EB5268" w:rsidRDefault="00742655" w:rsidP="00742655">
+          <w:pPr>
+            <w:pStyle w:val="82434BF1FF044A3AA5E8324BE7F2074314"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DE3250">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+              <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Haga clic aquí o pulse para escribir una fecha.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Franklin Gothic Book">
+    <w:panose1 w:val="020B0503020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimHei">
+    <w:altName w:val="黑体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Constantia">
+    <w:panose1 w:val="02030602050306030303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
+    <w:panose1 w:val="020B0503020000020004"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E0A016F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5CA2390C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="22173547">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00591F31"/>
+    <w:rsid w:val="000008B7"/>
+    <w:rsid w:val="000C2416"/>
+    <w:rsid w:val="0010587F"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:rsid w:val="00221FB8"/>
+    <w:rsid w:val="00226F69"/>
+    <w:rsid w:val="002D0F9C"/>
+    <w:rsid w:val="0057277C"/>
+    <w:rsid w:val="00576288"/>
+    <w:rsid w:val="00591F31"/>
+    <w:rsid w:val="006277BA"/>
+    <w:rsid w:val="007208B7"/>
+    <w:rsid w:val="00742655"/>
+    <w:rsid w:val="007E2203"/>
+    <w:rsid w:val="00975CD7"/>
+    <w:rsid w:val="00BD5739"/>
+    <w:rsid w:val="00CA6293"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:rsid w:val="00EC15A1"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-MX" w:eastAsia="ko-KR"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-MX" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00742655"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B48">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B48"/>
+    <w:rsid w:val="00591F31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A7048">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A7048"/>
+    <w:rsid w:val="00591F31"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B"/>
+    <w:rsid w:val="007E2203"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2203"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2203"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A70">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A70"/>
+    <w:rsid w:val="007E2203"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B1">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B1"/>
+    <w:rsid w:val="007E2203"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="NormalWeb"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloCar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E2203"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="560" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Constantia" w:eastAsia="Times New Roman" w:hAnsi="Constantia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="60"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007E2203"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Constantia" w:eastAsia="Times New Roman" w:hAnsi="Constantia" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="60"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2203"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A701">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A701"/>
+    <w:rsid w:val="007E2203"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B2">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B2"/>
+    <w:rsid w:val="007E2203"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Campo">
+    <w:name w:val="Campo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E2203"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:i/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A702">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A702"/>
+    <w:rsid w:val="007E2203"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B3">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B3"/>
+    <w:rsid w:val="007E2203"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sinespaciado">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E2203"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A703">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A703"/>
+    <w:rsid w:val="007E2203"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B4">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B4"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Horariodeatencin">
+    <w:name w:val="Horario de atención"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:left w:w="216" w:type="dxa"/>
+        <w:right w:w="216" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:vAlign w:val="bottom"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:vAlign w:val="top"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A704">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A704"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B5">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B5"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabladefactura">
+    <w:name w:val="Tabla de factura"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="144" w:type="dxa"/>
+        <w:right w:w="144" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:keepNext/>
+        <w:wordWrap/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:vAlign w:val="bottom"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A705">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A705"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B6">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B6"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula4-nfasis3">
+    <w:name w:val="Grid Table 4 Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A706">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A706"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B7">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B7"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B8">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B8"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisin">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A707">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A707"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B9">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B9"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A708">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A708"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82434BF1FF044A3AA5E8324BE7F20743">
+    <w:name w:val="82434BF1FF044A3AA5E8324BE7F20743"/>
+    <w:rsid w:val="00EB5268"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B10">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B10"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A709">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A709"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82434BF1FF044A3AA5E8324BE7F207431">
+    <w:name w:val="82434BF1FF044A3AA5E8324BE7F207431"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B11">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B11"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A7010">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A7010"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82434BF1FF044A3AA5E8324BE7F207432">
+    <w:name w:val="82434BF1FF044A3AA5E8324BE7F207432"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B12">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B12"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A7011">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A7011"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82434BF1FF044A3AA5E8324BE7F207433">
+    <w:name w:val="82434BF1FF044A3AA5E8324BE7F207433"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B13">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B13"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A7012">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A7012"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82434BF1FF044A3AA5E8324BE7F207434">
+    <w:name w:val="82434BF1FF044A3AA5E8324BE7F207434"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B14">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B14"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A7013">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A7013"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82434BF1FF044A3AA5E8324BE7F207435">
+    <w:name w:val="82434BF1FF044A3AA5E8324BE7F207435"/>
+    <w:rsid w:val="001A1AC1"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BC95F9176E4D53BE43A76F2425EB5B15">
+    <w:name w:val="38BC95F9176E4D53BE43A76F2425EB5B15"/>
+    <w:rsid w:val="0057277C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A7014">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A7014"/>
+    <w:rsid w:val="0057277C"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82434BF1FF044A3AA5E8324BE7F207436">
+    <w:name w:val="82434BF1FF044A3AA5E8324BE7F207436"/>
+    <w:rsid w:val="0057277C"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A7015">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A7015"/>
+    <w:rsid w:val="00576288"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82434BF1FF044A3AA5E8324BE7F207437">
+    <w:name w:val="82434BF1FF044A3AA5E8324BE7F207437"/>
+    <w:rsid w:val="00576288"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A7016">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A7016"/>
+    <w:rsid w:val="00576288"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82434BF1FF044A3AA5E8324BE7F207438">
+    <w:name w:val="82434BF1FF044A3AA5E8324BE7F207438"/>
+    <w:rsid w:val="00576288"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A7017">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A7017"/>
+    <w:rsid w:val="00576288"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82434BF1FF044A3AA5E8324BE7F207439">
+    <w:name w:val="82434BF1FF044A3AA5E8324BE7F207439"/>
+    <w:rsid w:val="00576288"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A7018">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A7018"/>
+    <w:rsid w:val="00975CD7"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82434BF1FF044A3AA5E8324BE7F2074310">
+    <w:name w:val="82434BF1FF044A3AA5E8324BE7F2074310"/>
+    <w:rsid w:val="00975CD7"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A7019">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A7019"/>
+    <w:rsid w:val="00975CD7"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82434BF1FF044A3AA5E8324BE7F2074311">
+    <w:name w:val="82434BF1FF044A3AA5E8324BE7F2074311"/>
+    <w:rsid w:val="00975CD7"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A7020">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A7020"/>
+    <w:rsid w:val="00975CD7"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82434BF1FF044A3AA5E8324BE7F2074312">
+    <w:name w:val="82434BF1FF044A3AA5E8324BE7F2074312"/>
+    <w:rsid w:val="00975CD7"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A7021">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A7021"/>
+    <w:rsid w:val="00CA6293"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82434BF1FF044A3AA5E8324BE7F2074313">
+    <w:name w:val="82434BF1FF044A3AA5E8324BE7F2074313"/>
+    <w:rsid w:val="00CA6293"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934F40E575E84CF19EC21F4A51C27A7022">
+    <w:name w:val="934F40E575E84CF19EC21F4A51C27A7022"/>
+    <w:rsid w:val="00742655"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82434BF1FF044A3AA5E8324BE7F2074314">
+    <w:name w:val="82434BF1FF044A3AA5E8324BE7F2074314"/>
+    <w:rsid w:val="00742655"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Business Theme to use">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="BUS_Activity Based Cost Tracker">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="F7F5E6"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="333A56"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="52658F"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="000000"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="8A8A8A"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0096D2"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="00578B"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Custom 53">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Franklin Gothic Book"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Franklin Gothic Book"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="67000"/>
+                <a:satMod val="105000"/>
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
-                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
+                <a:tint val="73000"/>
+                <a:satMod val="103000"/>
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
-                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
+                <a:tint val="81000"/>
+                <a:satMod val="109000"/>
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
-                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="94000"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
-                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
+                <a:shade val="100000"/>
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
-                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
+                <a:shade val="78000"/>
+                <a:satMod val="120000"/>
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
-                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
+                <a:shade val="98000"/>
                 <a:satMod val="150000"/>
-                <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
+                <a:shade val="90000"/>
                 <a:satMod val="130000"/>
-                <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme Dark" id="{D39323B7-B2D6-4C10-818B-A5CD4ACE85BD}" vid="{15FD9199-0511-4D87-8BFB-2FF3F0C5B55D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...217 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...262 lines deleted...]
-</worksheet>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...290 lines deleted...]
-</worksheet>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101009869B5BFA7C42E47B1C5CABA7765BE27" ma:contentTypeVersion="4" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="b0fc5743977bd9f36b42be18aa78f2cf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8ff90103-9075-4fbf-b69f-4e9e42937d05" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5761c75741a8ad05cddc2cdb030b54a7" ns2:_="">
+    <xsd:import namespace="8ff90103-9075-4fbf-b69f-4e9e42937d05"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8ff90103-9075-4fbf-b69f-4e9e42937d05" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86DA4048-758F-429C-8250-F7AE5893C0A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CCD373B-0576-4E44-A284-0B50CBA69FE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A92E12DE-99F7-447F-8704-C8162E1E46F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="8ff90103-9075-4fbf-b69f-4e9e42937d05"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C8FD774-1B5E-437E-BA97-7C2A38EA27E6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Formulario de actualización de práctica en el sector de asistencia médica</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>440</Words>
+  <Characters>2746</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>144</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Datos confidenciales</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Ronny Sánchez Vargas</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Kimberly</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009869B5BFA7C42E47B1C5CABA7765BE27</vt:lpwstr>
+  </property>
+</Properties>
+</file>