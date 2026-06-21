--- v0 (2025-10-15)
+++ v1 (2026-06-21)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00912085" w:rsidRPr="00912085" w:rsidRDefault="00912085" w:rsidP="00BA7DAD">
+    <w:p w14:paraId="3EA14377" w14:textId="77777777" w:rsidR="00912085" w:rsidRPr="00912085" w:rsidRDefault="00912085" w:rsidP="00BA7DAD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00912085">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>FORMATO N°3-ANAQ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00912085" w:rsidRDefault="00912085" w:rsidP="00BA7DAD">
+    <w:p w14:paraId="4BA60C4A" w14:textId="77777777" w:rsidR="00912085" w:rsidRDefault="00912085" w:rsidP="00BA7DAD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA7DAD" w:rsidRPr="001F2DBB" w:rsidRDefault="00F7204B" w:rsidP="00BA7DAD">
+    <w:p w14:paraId="3C32477A" w14:textId="77777777" w:rsidR="00BA7DAD" w:rsidRPr="001F2DBB" w:rsidRDefault="00F7204B" w:rsidP="00BA7DAD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2DBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">FORMATO PARA </w:t>
       </w:r>
       <w:r w:rsidR="00E61157" w:rsidRPr="001F2DBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
@@ -195,511 +195,547 @@
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">INCLUYENDO </w:t>
       </w:r>
       <w:r w:rsidR="00BA7DAD" w:rsidRPr="001F2DBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> EMPRESAS QUE SINTETICEN SUSTANCIAS ORGÁNICAS DEFINIDAS </w:t>
       </w:r>
       <w:r w:rsidR="00BA7DAD" w:rsidRPr="001F2DBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(SQOD) Y SUSTANCIAS QUE CONTENGAN FOSFORO, AZUFRE O FLÚOR (SPSF)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA7DAD" w:rsidRDefault="00BA7DAD" w:rsidP="00BA7DAD">
+    <w:p w14:paraId="6FECEFEE" w14:textId="77777777" w:rsidR="00BA7DAD" w:rsidRDefault="00BA7DAD" w:rsidP="00BA7DAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A3312D" w:rsidRPr="00F7204B" w:rsidRDefault="00A3312D" w:rsidP="001F2DBB">
+    <w:p w14:paraId="6FBD6AC7" w14:textId="77777777" w:rsidR="00A3312D" w:rsidRPr="00F7204B" w:rsidRDefault="00A3312D" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7204B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>(Fecha)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A3312D" w:rsidRPr="00F7204B" w:rsidRDefault="00A3312D" w:rsidP="001F2DBB">
+    <w:p w14:paraId="50B65518" w14:textId="77777777" w:rsidR="00A3312D" w:rsidRPr="00F7204B" w:rsidRDefault="00A3312D" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A3312D" w:rsidRPr="00F7204B" w:rsidRDefault="00A3312D" w:rsidP="001F2DBB">
+    <w:p w14:paraId="7DEB5CD8" w14:textId="77777777" w:rsidR="00A3312D" w:rsidRPr="00F7204B" w:rsidRDefault="00A3312D" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE0C9C" w:rsidRDefault="00CE0C9C" w:rsidP="001F2DBB">
+    <w:p w14:paraId="7761006C" w14:textId="77777777" w:rsidR="00F8414C" w:rsidRDefault="00F8414C" w:rsidP="00F8414C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Lic. Xiomara Jiménez Soto</w:t>
+        <w:t>Ing. Karol Masís Díaz.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A3312D" w:rsidRPr="00F7204B" w:rsidRDefault="00A3312D" w:rsidP="001F2DBB">
+    <w:p w14:paraId="23111F78" w14:textId="77777777" w:rsidR="00F8414C" w:rsidRPr="00F7204B" w:rsidRDefault="00F8414C" w:rsidP="00F8414C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7204B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Autoridad Nacional Amas Químicas (ANAQ)</w:t>
+        <w:t>Autoridad Nacional A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7204B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mas Químicas (ANAQ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A3312D" w:rsidRPr="00F7204B" w:rsidRDefault="00A3312D" w:rsidP="001F2DBB">
+    <w:p w14:paraId="4955D696" w14:textId="1780DB9F" w:rsidR="00CE0C9C" w:rsidRDefault="00F8414C" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ministerio de Salud de Costa Rica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE73521" w14:textId="77777777" w:rsidR="00A3312D" w:rsidRPr="00F7204B" w:rsidRDefault="00A3312D" w:rsidP="001F2DBB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EE1CEF" w14:textId="64785EF0" w:rsidR="00A3312D" w:rsidRPr="00F7204B" w:rsidRDefault="00A3312D" w:rsidP="001F2DBB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F7204B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Costa Rica</w:t>
+        <w:t xml:space="preserve"> Estimad</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8414C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7204B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s señor</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8414C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7204B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A3312D" w:rsidRPr="00F7204B" w:rsidRDefault="00A3312D" w:rsidP="001F2DBB">
+    <w:p w14:paraId="10D8F6E3" w14:textId="77777777" w:rsidR="00A3312D" w:rsidRPr="00F7204B" w:rsidRDefault="00A3312D" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A3312D" w:rsidRPr="00F7204B" w:rsidRDefault="00A3312D" w:rsidP="001F2DBB">
+    <w:p w14:paraId="6E8411E4" w14:textId="78DF057C" w:rsidR="00953DC8" w:rsidRDefault="00207EBE" w:rsidP="00953DC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7204B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Estimados señores:</w:t>
+        <w:t>Yo,  __</w:t>
+      </w:r>
+      <w:r w:rsidR="00953DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7204B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  con cédula de identidad (de residencia o pasaporte) nú</w:t>
+      </w:r>
+      <w:r w:rsidR="00953DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mero _______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7204B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, de nacionalidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7204B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00953DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_ responsable autorizado por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7204B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la empresa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: ____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7204B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________ (de ahora en adelante denominada como la Empresa), con cédula jurídica número _______________________, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2527C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y número de </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autorización de empresa </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2527C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ANAQ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2527C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">presento a continuación informe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7204B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00031535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>las instalaciones de producción de  sustancias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7204B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> controlad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00031535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7204B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>por la Convención  sobre la Prohibición del Desarrollo, la Producción,  el Almacenamiento y el Empleo de Armas Químicas y sobre su Destrucción (de ahora en adelante denominada como la Convención)</w:t>
+      </w:r>
+      <w:r w:rsidR="00031535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00031535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o de instalaciones de síntesis de </w:t>
+      </w:r>
+      <w:r w:rsidR="00031535" w:rsidRPr="00031535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sustancias Orgánicas Definidas (SQOD) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2527C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>y Sustancias que contengan Fó</w:t>
+      </w:r>
+      <w:r w:rsidR="00031535" w:rsidRPr="00031535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sforo, Azufre </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2527C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00031535" w:rsidRPr="00031535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Flúor (SPSF)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00953DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>del período que comprende del 01 de enero al 31 de diciembre del 20__</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A3312D" w:rsidRPr="00F7204B" w:rsidRDefault="00A3312D" w:rsidP="001F2DBB">
+    <w:p w14:paraId="5BAF5734" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00F7204B" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00953DC8" w:rsidRDefault="00207EBE" w:rsidP="00953DC8">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="70B15DFF" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRDefault="00A2527C" w:rsidP="001F2DBB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A la vez, d</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F7204B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Yo,  __</w:t>
-[...5 lines deleted...]
-        <w:t>_________________________</w:t>
+        <w:t>eclaro bajo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  fe de</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7204B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">  con cédula de identidad (de residencia o pasaporte) nú</w:t>
-[...11 lines deleted...]
-        <w:t>, de nacionalidad</w:t>
+        <w:t xml:space="preserve"> juramento que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...173 lines deleted...]
-        <w:t>del período que comprende del 01 de enero al 31 de diciembre del 201__</w:t>
+        <w:t xml:space="preserve"> he verificado contra la Convención las sustancias que manipula mi representada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00F7204B" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+    <w:p w14:paraId="5F70065B" w14:textId="77777777" w:rsidR="00A2527C" w:rsidRDefault="00A2527C" w:rsidP="001F2DBB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRDefault="00A2527C" w:rsidP="001F2DBB">
-[...51 lines deleted...]
-    <w:p w:rsidR="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="67B0C1AC" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">(SE ADVIERTE QUE SUMINISTRAR INFORMACIÓN FALSA </w:t>
       </w:r>
       <w:r w:rsidR="00A2527C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>CONSTITUYE UN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> DELITO Y ESTÁ SUJETO A SANCIONES PENALES).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006531E0" w:rsidRDefault="006531E0" w:rsidP="001F2DBB">
+    <w:p w14:paraId="0302E3EA" w14:textId="77777777" w:rsidR="006531E0" w:rsidRDefault="006531E0" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A2527C" w:rsidRDefault="00A2527C" w:rsidP="001F2DBB">
+    <w:p w14:paraId="20EE4839" w14:textId="77777777" w:rsidR="00A2527C" w:rsidRDefault="00A2527C" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3652"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1418"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC3987" w:rsidRPr="00CF744C" w:rsidTr="00CC3987">
+      <w:tr w:rsidR="00CC3987" w:rsidRPr="00CF744C" w14:paraId="1CD986EE" w14:textId="77777777" w:rsidTr="00CC3987">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="0075183C" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="70557FBC" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="0075183C" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075183C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre </w:t>
             </w:r>
             <w:r w:rsidRPr="006F7E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -718,648 +754,646 @@
             <w:r w:rsidRPr="0075183C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>de la Sustancia (s) producida</w:t>
             </w:r>
             <w:r w:rsidRPr="0075183C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (s) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="0075183C" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="1B1235A7" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="0075183C" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075183C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Número de CAS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="0075183C" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="24A0FFF1" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="0075183C" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075183C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cantidad producida (kg) (especificar producción por planta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="0075183C" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="4F8783D6" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="0075183C" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Concentra</w:t>
             </w:r>
             <w:r w:rsidRPr="0075183C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ción</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidTr="00CC3987">
+      <w:tr w:rsidR="00CC3987" w:rsidRPr="00F7204B" w14:paraId="4C106D85" w14:textId="77777777" w:rsidTr="00CC3987">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="601A184C" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="64231285" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="308A5C46" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="4702A8BE" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidTr="00CC3987">
+      <w:tr w:rsidR="00CC3987" w:rsidRPr="00F7204B" w14:paraId="15E781AD" w14:textId="77777777" w:rsidTr="00CC3987">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="2D4661C2" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="00210C2C" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="0EDCAC69" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="42CEE301" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidTr="00CC3987">
+      <w:tr w:rsidR="00CC3987" w:rsidRPr="00F7204B" w14:paraId="3D8F8FF2" w14:textId="77777777" w:rsidTr="00CC3987">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="6D668D81" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="124F8EE5" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="11299294" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="02E8F1C4" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidTr="00CC3987">
+      <w:tr w:rsidR="00CC3987" w:rsidRPr="00F7204B" w14:paraId="1B7BDCFD" w14:textId="77777777" w:rsidTr="00CC3987">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="4792030B" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="478B9C74" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="51FDF7B7" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
+          <w:p w14:paraId="1714FEB3" w14:textId="77777777" w:rsidR="00CC3987" w:rsidRPr="00F7204B" w:rsidRDefault="00CC3987" w:rsidP="001F2DBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CE0C9C" w:rsidRDefault="00CE0C9C" w:rsidP="001F2DBB">
+    <w:p w14:paraId="79D9A615" w14:textId="77777777" w:rsidR="00CE0C9C" w:rsidRDefault="00CE0C9C" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E2951" w:rsidRPr="00F7204B" w:rsidRDefault="005E2951" w:rsidP="001F2DBB">
+    <w:p w14:paraId="2DC55B1B" w14:textId="77777777" w:rsidR="005E2951" w:rsidRPr="00F7204B" w:rsidRDefault="005E2951" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7204B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>Atentamente,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00080F18" w:rsidRPr="00F7204B" w:rsidRDefault="00080F18" w:rsidP="001F2DBB">
+    <w:p w14:paraId="0744EECF" w14:textId="77777777" w:rsidR="00080F18" w:rsidRPr="00F7204B" w:rsidRDefault="00080F18" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00080F18" w:rsidRPr="00F7204B" w:rsidRDefault="00080F18" w:rsidP="001F2DBB">
+    <w:p w14:paraId="7A8A2010" w14:textId="77777777" w:rsidR="00080F18" w:rsidRPr="00F7204B" w:rsidRDefault="00080F18" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E2951" w:rsidRPr="00F7204B" w:rsidRDefault="005E2951" w:rsidP="001F2DBB">
+    <w:p w14:paraId="1FFCEDBE" w14:textId="77777777" w:rsidR="005E2951" w:rsidRPr="00F7204B" w:rsidRDefault="005E2951" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00080F18" w:rsidRPr="00F7204B" w:rsidRDefault="00080F18" w:rsidP="001F2DBB">
+    <w:p w14:paraId="4539431A" w14:textId="77777777" w:rsidR="00080F18" w:rsidRPr="00F7204B" w:rsidRDefault="00080F18" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7204B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>________________________________________                       (sello empresa)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00080F18" w:rsidRPr="00F7204B" w:rsidRDefault="00080F18" w:rsidP="001F2DBB">
+    <w:p w14:paraId="40D0154F" w14:textId="77777777" w:rsidR="00080F18" w:rsidRPr="00F7204B" w:rsidRDefault="00080F18" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7204B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC3987">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Indicar</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7204B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nombre y firma del </w:t>
       </w:r>
       <w:r w:rsidR="00CA5C8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>responsable autorizado</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7204B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E2951" w:rsidRDefault="005E2951" w:rsidP="001F2DBB">
+    <w:p w14:paraId="09CE61E0" w14:textId="77777777" w:rsidR="005E2951" w:rsidRDefault="005E2951" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00953DC8" w:rsidRDefault="00953DC8" w:rsidP="001F2DBB">
+    <w:p w14:paraId="4D8D909C" w14:textId="77777777" w:rsidR="00953DC8" w:rsidRDefault="00953DC8" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00953DC8" w:rsidRDefault="00953DC8" w:rsidP="001F2DBB">
+    <w:p w14:paraId="4AF1A064" w14:textId="77777777" w:rsidR="00953DC8" w:rsidRDefault="00953DC8" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F7204B" w:rsidRPr="00F7204B" w:rsidRDefault="00F7204B" w:rsidP="001F2DBB">
+    <w:p w14:paraId="32A2EF80" w14:textId="77777777" w:rsidR="00F7204B" w:rsidRPr="00F7204B" w:rsidRDefault="00F7204B" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E2951" w:rsidRPr="00F7204B" w:rsidRDefault="00D70518" w:rsidP="001F2DBB">
+    <w:p w14:paraId="2FCACCCE" w14:textId="77777777" w:rsidR="005E2951" w:rsidRPr="00F7204B" w:rsidRDefault="00D70518" w:rsidP="001F2DBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Nota</w:t>
       </w:r>
       <w:r w:rsidR="005E2951" w:rsidRPr="00CE0C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7204B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561BCD" w:rsidRDefault="00491045" w:rsidP="001F2DBB">
+    <w:p w14:paraId="121FC35F" w14:textId="77777777" w:rsidR="00561BCD" w:rsidRDefault="00491045" w:rsidP="001F2DBB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Esta Declaración se presentará en papel </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001F2DBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mem</w:t>
       </w:r>
       <w:r w:rsidR="00561BCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bretado</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la empresa y se </w:t>
       </w:r>
       <w:r w:rsidR="00561BCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>omitirá el encabezado</w:t>
       </w:r>
       <w:r w:rsidR="001F2DBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> y las notas</w:t>
       </w:r>
       <w:r w:rsidR="00561BCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00427B59" w:rsidRPr="00CE0C9C" w:rsidRDefault="00427B59" w:rsidP="001F2DBB">
+    <w:p w14:paraId="6796C064" w14:textId="77777777" w:rsidR="00427B59" w:rsidRPr="00CE0C9C" w:rsidRDefault="00427B59" w:rsidP="001F2DBB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">El documento deberá presentarse debidamente foliado y todos los folios deberán estar </w:t>
       </w:r>
       <w:r w:rsidR="0075183C" w:rsidRPr="00CE0C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rubricados</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> por el responsable </w:t>
       </w:r>
       <w:r w:rsidR="0075183C" w:rsidRPr="00CE0C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>autorizado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00953DC8" w:rsidRDefault="00953DC8" w:rsidP="00953DC8">
+    <w:p w14:paraId="1D5FB4F7" w14:textId="77777777" w:rsidR="00953DC8" w:rsidRDefault="00953DC8" w:rsidP="00953DC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Esta declaración se presentará a la Coordinadora de la Autoridad Nacional </w:t>
       </w:r>
       <w:r w:rsidRPr="007E0602">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
@@ -1372,526 +1406,559 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de cada año  y se declarará </w:t>
       </w:r>
       <w:r w:rsidRPr="00D628B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>únicamente</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> los movimientos del año anterior. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00427B59" w:rsidRPr="00CE0C9C" w:rsidRDefault="00427B59" w:rsidP="001F2DBB">
+    <w:p w14:paraId="4ED5DDBE" w14:textId="77777777" w:rsidR="00F8414C" w:rsidRPr="00322732" w:rsidRDefault="00F8414C" w:rsidP="00F8414C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE0C9C">
+      <w:r w:rsidRPr="00322732">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>La documentación será presentada personalmente a la Coordinadora de la ANAQ, por el  firmante, previa cita al correo electrónico: pquimicos@hotmail.com</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0075183C" w:rsidRPr="00CE0C9C">
+        <w:t xml:space="preserve">La documentación será presentada </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>por medio del correo electrónico drpirs.correspondencia@misalud.go.cr</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
-      <w:pPr>
+    <w:p w14:paraId="7BAE2C23" w14:textId="6D938157" w:rsidR="00427B59" w:rsidRPr="00CE0C9C" w:rsidRDefault="0075183C" w:rsidP="00F8414C">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00CE0C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="63E034B2" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="2B5285C7" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="17E2F977" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="7988F95B" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="16D321EE" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="3CC96354" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="14F46C61" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="7FEE7710" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="7A5A98FF" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="00AC55F8" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="6E6AAAC9" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="0D26DADC" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="26A6CFEA" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="6882FB01" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="03E43BA5" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="65D0DA18" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="184BAA8E" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="29DAC947" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="49686B67" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="45ED3A9D" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="38EE7DF7" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+    <w:p w14:paraId="306339E8" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006531E0" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="00207EBE">
+    <w:p w14:paraId="69B15691" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5352D7FC" w14:textId="77777777" w:rsidR="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="001F2DBB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C34BA30" w14:textId="77777777" w:rsidR="006531E0" w:rsidRPr="00207EBE" w:rsidRDefault="00207EBE" w:rsidP="00207EBE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006531E0" w:rsidRPr="00207EBE" w:rsidSect="00CE0C9C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="531" w:right="1701" w:bottom="1701" w:left="1701" w:header="539" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007C0CB6" w:rsidRDefault="007C0CB6">
+    <w:p w14:paraId="5DDE3F02" w14:textId="77777777" w:rsidR="00AB5256" w:rsidRDefault="00AB5256">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007C0CB6" w:rsidRDefault="007C0CB6">
+    <w:p w14:paraId="301BFCF9" w14:textId="77777777" w:rsidR="00AB5256" w:rsidRDefault="00AB5256">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0506020202030204"/>
+    <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:panose1 w:val="02040803050406030204"/>
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00513F32" w:rsidRDefault="00353E44" w:rsidP="00234E7B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="797D2070" w14:textId="77777777" w:rsidR="00513F32" w:rsidRDefault="00353E44" w:rsidP="00234E7B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00513F32">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00513F32" w:rsidRDefault="00513F32">
+  <w:p w14:paraId="50526A17" w14:textId="77777777" w:rsidR="00513F32" w:rsidRDefault="00513F32">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="23728088"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="00427B59" w:rsidRDefault="00353E44">
+      <w:p w14:paraId="587EBA02" w14:textId="77777777" w:rsidR="00427B59" w:rsidRDefault="00C137C3">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
-        <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-[...6 lines deleted...]
-        </w:fldSimple>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00234E7B" w:rsidRDefault="00234E7B" w:rsidP="00234E7B">
+  <w:p w14:paraId="10B2D531" w14:textId="77777777" w:rsidR="00234E7B" w:rsidRDefault="00234E7B" w:rsidP="00234E7B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007C0CB6" w:rsidRDefault="007C0CB6">
+    <w:p w14:paraId="795DDFBE" w14:textId="77777777" w:rsidR="00AB5256" w:rsidRDefault="00AB5256">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007C0CB6" w:rsidRDefault="007C0CB6">
+    <w:p w14:paraId="1C05FCB7" w14:textId="77777777" w:rsidR="00AB5256" w:rsidRDefault="00AB5256">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00513F32" w:rsidRDefault="00513F32" w:rsidP="00A922A1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40F0E983" w14:textId="77777777" w:rsidR="00513F32" w:rsidRDefault="00513F32" w:rsidP="00A922A1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01030E9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5F6FF8A"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1987,51 +2054,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04EC121C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA30B160"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0015">
       <w:start w:val="6"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2103,51 +2170,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C7E6B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EF443A2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2243,51 +2310,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E6E4D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA109F58"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2356,51 +2423,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EA157FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A61C302C"/>
     <w:lvl w:ilvl="0" w:tplc="802CB64E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -2475,51 +2542,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="109F5A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98741702"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2615,51 +2682,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1734616A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE947F02"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2755,51 +2822,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F2A49C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2918FA0A"/>
     <w:lvl w:ilvl="0" w:tplc="80ACB9E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="390"/>
         </w:tabs>
         <w:ind w:left="390" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A3B2667C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2874,51 +2941,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23CD1AD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83ACD014"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3014,51 +3081,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="245E61A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26BEB914"/>
     <w:lvl w:ilvl="0" w:tplc="C9729600">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1050"/>
         </w:tabs>
         <w:ind w:left="1050" w:hanging="690"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3130,51 +3197,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="271454F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39E0A2BC"/>
     <w:lvl w:ilvl="0" w:tplc="CF441210">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="780"/>
         </w:tabs>
         <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3246,51 +3313,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B535875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEE2B634"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3359,51 +3426,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CE0554C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D8EEAF4"/>
     <w:lvl w:ilvl="0" w:tplc="F814D856">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="170"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -3478,51 +3545,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F120835"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D1C16EA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -3567,51 +3634,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3225039F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B3C6C82"/>
     <w:lvl w:ilvl="0" w:tplc="CF441210">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="780"/>
         </w:tabs>
         <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3683,51 +3750,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33270B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AA0EF08"/>
     <w:lvl w:ilvl="0" w:tplc="CEB8E3B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3800,51 +3867,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35856F1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B56E5B8"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
@@ -3889,51 +3956,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AEA6E6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E4A615A"/>
     <w:lvl w:ilvl="0" w:tplc="5E0C5DB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="765"/>
         </w:tabs>
         <w:ind w:left="765" w:hanging="405"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4005,51 +4072,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E086E5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C9C343C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4145,51 +4212,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3512A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="169EF85E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4258,51 +4325,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44AF33E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72581338"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4398,51 +4465,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54C5626B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E16C6D94"/>
     <w:lvl w:ilvl="0" w:tplc="D6DEA586">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -4517,51 +4584,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DA71039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1D8D2EC"/>
     <w:lvl w:ilvl="0" w:tplc="CF441210">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="780"/>
         </w:tabs>
         <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4633,51 +4700,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60C12002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D08E118"/>
     <w:lvl w:ilvl="0" w:tplc="083C4B1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1559"/>
         </w:tabs>
         <w:ind w:left="1559" w:hanging="511"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4773,51 +4840,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6468"/>
         </w:tabs>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7188"/>
         </w:tabs>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="623B4329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C5C14BA"/>
     <w:lvl w:ilvl="0" w:tplc="CEB8E3B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4890,51 +4957,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64C17BEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9462FECC"/>
     <w:lvl w:ilvl="0" w:tplc="F814D856">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="170"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -5009,51 +5076,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BEE55D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67F0CB22"/>
     <w:lvl w:ilvl="0" w:tplc="B58AE728">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5149,51 +5216,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="709147BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7854A622"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5289,51 +5356,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76557D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03BA6BB2"/>
     <w:lvl w:ilvl="0" w:tplc="083C4B1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1559"/>
         </w:tabs>
         <w:ind w:left="1559" w:hanging="511"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5429,51 +5496,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6468"/>
         </w:tabs>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7188"/>
         </w:tabs>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="780C463B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13E2311E"/>
     <w:lvl w:ilvl="0" w:tplc="9198FA6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5569,51 +5636,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="784076EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAC03A8E"/>
     <w:lvl w:ilvl="0" w:tplc="D1486AF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5686,51 +5753,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="795753C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A5A08BA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5802,182 +5869,184 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1277952524">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1851096430">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1771466126">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="148058974">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="416560385">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1682394762">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1447852385">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="706225041">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="962349917">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1503206143">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1913730708">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="672412464">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1219049799">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="688724369">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1740520593">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2054887940">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="956135157">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="625966275">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1575117891">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="2017030001">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1878858109">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="189344816">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="410465453">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="111095574">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1790859457">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="429620866">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="330723708">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1349142733">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="802773433">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1927107451">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1494565276">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1622999996">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="es-CR" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
-[...3 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-CR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00765DE9"/>
     <w:rsid w:val="00001731"/>
     <w:rsid w:val="00004B50"/>
     <w:rsid w:val="000101CB"/>
     <w:rsid w:val="0001220E"/>
     <w:rsid w:val="000131B3"/>
     <w:rsid w:val="0001510A"/>
     <w:rsid w:val="00015AA8"/>
     <w:rsid w:val="00017582"/>
     <w:rsid w:val="00022650"/>
     <w:rsid w:val="000259A8"/>
     <w:rsid w:val="000267F0"/>
     <w:rsid w:val="00031535"/>
     <w:rsid w:val="00032ECC"/>
     <w:rsid w:val="00035968"/>
     <w:rsid w:val="00040C0E"/>
     <w:rsid w:val="00043012"/>
     <w:rsid w:val="000439F5"/>
     <w:rsid w:val="00044110"/>
     <w:rsid w:val="0004700C"/>
     <w:rsid w:val="00056622"/>
     <w:rsid w:val="0006033A"/>
     <w:rsid w:val="000624C2"/>
     <w:rsid w:val="0006640F"/>
@@ -6728,50 +6797,51 @@
     <w:rsid w:val="009A0F54"/>
     <w:rsid w:val="009A2690"/>
     <w:rsid w:val="009A3002"/>
     <w:rsid w:val="009A3125"/>
     <w:rsid w:val="009A7A02"/>
     <w:rsid w:val="009B0B39"/>
     <w:rsid w:val="009B2163"/>
     <w:rsid w:val="009B4116"/>
     <w:rsid w:val="009C241B"/>
     <w:rsid w:val="009C56FB"/>
     <w:rsid w:val="009C6449"/>
     <w:rsid w:val="009C7408"/>
     <w:rsid w:val="009C7C3B"/>
     <w:rsid w:val="009C7FFE"/>
     <w:rsid w:val="009D145D"/>
     <w:rsid w:val="009D50EB"/>
     <w:rsid w:val="009D7382"/>
     <w:rsid w:val="009D7790"/>
     <w:rsid w:val="009E061F"/>
     <w:rsid w:val="009E1C8A"/>
     <w:rsid w:val="009E5AEE"/>
     <w:rsid w:val="009F1D3D"/>
     <w:rsid w:val="009F2730"/>
     <w:rsid w:val="009F5B0C"/>
     <w:rsid w:val="009F603B"/>
+    <w:rsid w:val="00A01D2A"/>
     <w:rsid w:val="00A027FF"/>
     <w:rsid w:val="00A0421D"/>
     <w:rsid w:val="00A05D67"/>
     <w:rsid w:val="00A06DCD"/>
     <w:rsid w:val="00A073C7"/>
     <w:rsid w:val="00A0741A"/>
     <w:rsid w:val="00A1010F"/>
     <w:rsid w:val="00A1177F"/>
     <w:rsid w:val="00A13DBF"/>
     <w:rsid w:val="00A142FF"/>
     <w:rsid w:val="00A152A4"/>
     <w:rsid w:val="00A159F4"/>
     <w:rsid w:val="00A20B2A"/>
     <w:rsid w:val="00A2296A"/>
     <w:rsid w:val="00A23C44"/>
     <w:rsid w:val="00A2527C"/>
     <w:rsid w:val="00A261EE"/>
     <w:rsid w:val="00A268A6"/>
     <w:rsid w:val="00A3147C"/>
     <w:rsid w:val="00A32756"/>
     <w:rsid w:val="00A3312D"/>
     <w:rsid w:val="00A33688"/>
     <w:rsid w:val="00A37D0A"/>
     <w:rsid w:val="00A44D30"/>
     <w:rsid w:val="00A44E46"/>
@@ -6790,50 +6860,51 @@
     <w:rsid w:val="00A67D65"/>
     <w:rsid w:val="00A70391"/>
     <w:rsid w:val="00A73065"/>
     <w:rsid w:val="00A75554"/>
     <w:rsid w:val="00A7571F"/>
     <w:rsid w:val="00A767D7"/>
     <w:rsid w:val="00A806D7"/>
     <w:rsid w:val="00A80F28"/>
     <w:rsid w:val="00A81413"/>
     <w:rsid w:val="00A83A3A"/>
     <w:rsid w:val="00A85376"/>
     <w:rsid w:val="00A906C2"/>
     <w:rsid w:val="00A922A1"/>
     <w:rsid w:val="00A938FA"/>
     <w:rsid w:val="00A9504A"/>
     <w:rsid w:val="00A95468"/>
     <w:rsid w:val="00AA0C66"/>
     <w:rsid w:val="00AA1FCB"/>
     <w:rsid w:val="00AA32BA"/>
     <w:rsid w:val="00AA4139"/>
     <w:rsid w:val="00AA4ADE"/>
     <w:rsid w:val="00AA77DC"/>
     <w:rsid w:val="00AA7A68"/>
     <w:rsid w:val="00AA7AB2"/>
     <w:rsid w:val="00AB3A13"/>
+    <w:rsid w:val="00AB5256"/>
     <w:rsid w:val="00AB55B0"/>
     <w:rsid w:val="00AB5BCB"/>
     <w:rsid w:val="00AB727C"/>
     <w:rsid w:val="00AC34A1"/>
     <w:rsid w:val="00AC475B"/>
     <w:rsid w:val="00AC4F5A"/>
     <w:rsid w:val="00AC5417"/>
     <w:rsid w:val="00AC5469"/>
     <w:rsid w:val="00AC7118"/>
     <w:rsid w:val="00AC7428"/>
     <w:rsid w:val="00AC78DE"/>
     <w:rsid w:val="00AC7A22"/>
     <w:rsid w:val="00AD2BD3"/>
     <w:rsid w:val="00AD3BDD"/>
     <w:rsid w:val="00AD4B68"/>
     <w:rsid w:val="00AD631F"/>
     <w:rsid w:val="00AE323D"/>
     <w:rsid w:val="00AE581F"/>
     <w:rsid w:val="00AE7397"/>
     <w:rsid w:val="00AF222E"/>
     <w:rsid w:val="00AF2302"/>
     <w:rsid w:val="00AF3411"/>
     <w:rsid w:val="00AF491D"/>
     <w:rsid w:val="00AF4CA6"/>
     <w:rsid w:val="00AF6742"/>
@@ -7213,141 +7284,186 @@
     <w:rsid w:val="00F441A7"/>
     <w:rsid w:val="00F471FA"/>
     <w:rsid w:val="00F47531"/>
     <w:rsid w:val="00F51659"/>
     <w:rsid w:val="00F51F39"/>
     <w:rsid w:val="00F529D9"/>
     <w:rsid w:val="00F536AA"/>
     <w:rsid w:val="00F5644D"/>
     <w:rsid w:val="00F60B14"/>
     <w:rsid w:val="00F65CD3"/>
     <w:rsid w:val="00F672C5"/>
     <w:rsid w:val="00F67632"/>
     <w:rsid w:val="00F67642"/>
     <w:rsid w:val="00F677CE"/>
     <w:rsid w:val="00F67CC3"/>
     <w:rsid w:val="00F70203"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F73066"/>
     <w:rsid w:val="00F75843"/>
     <w:rsid w:val="00F76109"/>
     <w:rsid w:val="00F7613D"/>
     <w:rsid w:val="00F76D2F"/>
     <w:rsid w:val="00F80FA8"/>
     <w:rsid w:val="00F8129A"/>
     <w:rsid w:val="00F834EA"/>
+    <w:rsid w:val="00F8414C"/>
     <w:rsid w:val="00F91486"/>
     <w:rsid w:val="00F91F79"/>
     <w:rsid w:val="00F956DF"/>
     <w:rsid w:val="00F96E82"/>
     <w:rsid w:val="00F970E2"/>
     <w:rsid w:val="00FA5B1B"/>
     <w:rsid w:val="00FA5EA8"/>
     <w:rsid w:val="00FA5FA1"/>
     <w:rsid w:val="00FA613C"/>
     <w:rsid w:val="00FB3182"/>
     <w:rsid w:val="00FB318B"/>
     <w:rsid w:val="00FB3819"/>
     <w:rsid w:val="00FB52E9"/>
     <w:rsid w:val="00FB5691"/>
     <w:rsid w:val="00FC17D1"/>
     <w:rsid w:val="00FC2068"/>
     <w:rsid w:val="00FC48AE"/>
     <w:rsid w:val="00FC62E6"/>
     <w:rsid w:val="00FC6399"/>
     <w:rsid w:val="00FC68B2"/>
     <w:rsid w:val="00FD03DF"/>
     <w:rsid w:val="00FD1332"/>
     <w:rsid w:val="00FD4DE7"/>
     <w:rsid w:val="00FE0D85"/>
     <w:rsid w:val="00FE1ACF"/>
     <w:rsid w:val="00FE3ACA"/>
     <w:rsid w:val="00FE3BF4"/>
     <w:rsid w:val="00FE7CCB"/>
     <w:rsid w:val="00FF0EFA"/>
     <w:rsid w:val="00FF19FF"/>
     <w:rsid w:val="00FF3BFF"/>
     <w:rsid w:val="00FF4B20"/>
     <w:rsid w:val="00FF6171"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0120B330"/>
+  <w15:docId w15:val="{6D25376B-80FE-48EE-8777-3943561A3F6F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -7415,50 +7531,159 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00953DFB"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B12C1C"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
@@ -7517,51 +7742,50 @@
   <w:style w:type="paragraph" w:styleId="Ttulo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00066A93"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B12C1C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
@@ -7590,105 +7814,98 @@
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B12C1C"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="006B52B6"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:rsid w:val="00422BFF"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00ED4597"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Encabezadodetda">
     <w:name w:val="Encabezado de tda"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FB5691"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ecmsonormal">
     <w:name w:val="ec_msonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="000A3343"/>
     <w:pPr>
       <w:spacing w:after="324"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:qFormat/>
     <w:rsid w:val="00701EE7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafodelista1">
     <w:name w:val="Párrafo de lista1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F65CD3"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonospacing0">
     <w:name w:val="msonospacing"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008C1EFC"/>
     <w:rPr>
@@ -7712,51 +7929,51 @@
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:rsid w:val="00066A93"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001652E7"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="941691824">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1137528350">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8259,70 +8476,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3129054-C857-4C29-8C73-D45858FCAB79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>341</Words>
-  <Characters>2202</Characters>
+  <Words>386</Words>
+  <Characters>2129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>17</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Boleta:  7501</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerio de Salud</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2538</CharactersWithSpaces>
+  <CharactersWithSpaces>2510</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Boleta:  7501</dc:title>
   <dc:creator>usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>