--- v0 (2025-10-15)
+++ v1 (2026-08-24)
@@ -1,642 +1,1270 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblW w:w="10374" w:type="dxa"/>
         <w:tblInd w:w="-740" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2507"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2508"/>
+        <w:gridCol w:w="3003"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="141"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="692"/>
+        <w:gridCol w:w="2851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002411EC" w14:paraId="16F1EDB8" w14:textId="77777777" w:rsidTr="00CB47AA">
+      <w:tr w:rsidR="002411EC" w14:paraId="16F1EDB8" w14:textId="77777777" w:rsidTr="00B32A6B">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10031" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="10374" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="203E73EC" w14:textId="77777777" w:rsidR="002411EC" w:rsidRPr="00BE4612" w:rsidRDefault="002411EC" w:rsidP="002411EC">
+          <w:p w14:paraId="203E73EC" w14:textId="1A40FF4F" w:rsidR="002411EC" w:rsidRPr="00BE4612" w:rsidRDefault="002411EC" w:rsidP="002411EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4612">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>SOLICITUD DE AUTORIZACIÓN PARA COMPRA DE FENTANILO AMPOLLAS</w:t>
+              <w:t xml:space="preserve">SOLICITUD DE AUTORIZACIÓN PARA </w:t>
+            </w:r>
+            <w:r w:rsidR="00B32A6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>USO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4612">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DE FENTANILO</w:t>
+            </w:r>
+            <w:r w:rsidR="00B32A6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Y SUS ANÁLOGOS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4612">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AMPOLLAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002411EC" w14:paraId="0B61C926" w14:textId="77777777" w:rsidTr="00C33F9F">
+      <w:tr w:rsidR="002411EC" w14:paraId="0B61C926" w14:textId="77777777" w:rsidTr="00227D29">
         <w:trPr>
-          <w:trHeight w:val="1972"/>
+          <w:trHeight w:val="1609"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5015" w:type="dxa"/>
+            <w:tcW w:w="5130" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5A395C2C" w14:textId="375155ED" w:rsidR="002411EC" w:rsidRDefault="002411EC">
-            <w:r>
+          <w:p w14:paraId="6591E3E4" w14:textId="66D11884" w:rsidR="006C3951" w:rsidRPr="00BF17C5" w:rsidRDefault="00B32A6B" w:rsidP="00B32A6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="002411EC" w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">Nombre del Centro Médico como se indica en </w:t>
             </w:r>
-            <w:r w:rsidR="00490EC3">
+            <w:r w:rsidR="00490EC3" w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>el Certificado de Habilitación</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="002411EC" w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6591E3E4" w14:textId="77777777" w:rsidR="002411EC" w:rsidRDefault="002411EC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5016" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="28E08EDA" w14:textId="3B891131" w:rsidR="002411EC" w:rsidRDefault="002411EC">
-            <w:r>
+          <w:p w14:paraId="49D4FFAF" w14:textId="37CB6286" w:rsidR="006C3951" w:rsidRPr="00BF17C5" w:rsidRDefault="00B32A6B" w:rsidP="00B32A6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="002411EC" w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Nombre de</w:t>
             </w:r>
-            <w:r w:rsidR="00784077">
+            <w:r w:rsidR="00784077" w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>l establecimiento clínico veterinario</w:t>
             </w:r>
-            <w:r w:rsidR="00512488">
+            <w:r w:rsidR="00512488" w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="002411EC" w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>como se indica en el Certificado Veterinario de Operación</w:t>
             </w:r>
-            <w:r w:rsidR="00CB47AA">
+            <w:r w:rsidR="00CB47AA" w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve"> (CVO)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="002411EC" w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49D4FFAF" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRDefault="00BE4612"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002411EC" w14:paraId="42B103D3" w14:textId="77777777" w:rsidTr="004C2436">
+      <w:tr w:rsidR="002411EC" w14:paraId="42B103D3" w14:textId="77777777" w:rsidTr="00227D29">
         <w:trPr>
           <w:trHeight w:val="1082"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5015" w:type="dxa"/>
+            <w:tcW w:w="5130" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="416E71D9" w14:textId="77777777" w:rsidR="002411EC" w:rsidRDefault="00CB47AA">
-[...3 lines deleted...]
-            <w:r w:rsidR="002411EC">
+          <w:p w14:paraId="416E71D9" w14:textId="21C6FB3E" w:rsidR="002411EC" w:rsidRPr="00BF17C5" w:rsidRDefault="00B32A6B" w:rsidP="00B32A6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="002A585A" w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Actividad</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB47AA" w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de establecimiento</w:t>
+            </w:r>
+            <w:r w:rsidR="002411EC" w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="451270C4" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRDefault="00BE4612"/>
+          <w:p w14:paraId="451270C4" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRPr="00BF17C5" w:rsidRDefault="00BE4612">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5016" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7CEE5C" w14:textId="77777777" w:rsidR="002411EC" w:rsidRDefault="002411EC">
-[...4 lines deleted...]
-          <w:p w14:paraId="26D1337D" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRDefault="00BE4612"/>
+          <w:p w14:paraId="6F7CEE5C" w14:textId="38214A59" w:rsidR="002411EC" w:rsidRPr="00BF17C5" w:rsidRDefault="00B32A6B" w:rsidP="00B32A6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="002411EC" w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dirección</w:t>
+            </w:r>
+            <w:r w:rsidR="002A585A" w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> exacta</w:t>
+            </w:r>
+            <w:r w:rsidR="002411EC" w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D1337D" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRPr="00BF17C5" w:rsidRDefault="00BE4612">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C33F9F" w14:paraId="527F26D5" w14:textId="77777777" w:rsidTr="00B25AB3">
+      <w:tr w:rsidR="002D43A7" w14:paraId="30B71F6A" w14:textId="77777777" w:rsidTr="002D43A7">
         <w:trPr>
           <w:trHeight w:val="999"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2507" w:type="dxa"/>
+            <w:tcW w:w="3003" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BEC7F16" w14:textId="7815C9C9" w:rsidR="00C33F9F" w:rsidRDefault="00C33F9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="5AD422C4" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRDefault="00BE4612"/>
+          <w:p w14:paraId="43D4071B" w14:textId="77777777" w:rsidR="002D43A7" w:rsidRPr="00BF17C5" w:rsidRDefault="002D43A7" w:rsidP="002D43A7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5.Fecha de solicitud:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="702AACCD" w14:textId="6E8997C3" w:rsidR="002D43A7" w:rsidRPr="00BF17C5" w:rsidRDefault="002D43A7" w:rsidP="00B32A6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1746A6C0" w14:textId="77777777" w:rsidR="00C33F9F" w:rsidRDefault="00C33F9F">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="75FF8111" w14:textId="77777777" w:rsidR="002D43A7" w:rsidRPr="00BF17C5" w:rsidRDefault="002D43A7" w:rsidP="002D43A7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6. N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve"> Habilitación o CVO:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C77DCA9" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRDefault="00BE4612"/>
+          <w:p w14:paraId="5E6B1BDE" w14:textId="77777777" w:rsidR="002D43A7" w:rsidRPr="00BF17C5" w:rsidRDefault="002D43A7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6D58E8C1" w14:textId="77777777" w:rsidR="00C33F9F" w:rsidRDefault="00C33F9F">
+          <w:p w14:paraId="46BE5043" w14:textId="77777777" w:rsidR="002D43A7" w:rsidRPr="00BF17C5" w:rsidRDefault="002D43A7" w:rsidP="002D43A7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF17C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7. Vigencia:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E1903E4" w14:textId="77777777" w:rsidR="002D43A7" w:rsidRDefault="002D43A7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00227D29" w14:paraId="1E57D87E" w14:textId="77777777" w:rsidTr="00227D29">
+        <w:trPr>
+          <w:trHeight w:val="476"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10374" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2668D248" w14:textId="6E977C0A" w:rsidR="00227D29" w:rsidRPr="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Vigencia:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="06E61825" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRDefault="00BE4612"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8. Medicamento que solicita autorización de uso y su respectiva cantidad:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00227D29" w14:paraId="2406DFC5" w14:textId="77777777" w:rsidTr="00227D29">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C05AA16" w14:textId="66062FBF" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8.1 Medicamento que solicita autorización de uso:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="443909CD" w14:textId="77777777" w:rsidR="00C33F9F" w:rsidRDefault="00C33F9F">
+          <w:p w14:paraId="69B3711A" w14:textId="7E010E7B" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Cantidad de ampollas que utilizan en un mes:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B39C674" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRDefault="00BE4612"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8.2 Cantidad de medicamentos que utiliza al mes:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002411EC" w14:paraId="42E18C98" w14:textId="77777777" w:rsidTr="00092576">
+      <w:tr w:rsidR="00227D29" w14:paraId="3369A856" w14:textId="77777777" w:rsidTr="00227D29">
         <w:trPr>
-          <w:trHeight w:val="1326"/>
+          <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10031" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="73019949" w14:textId="77777777" w:rsidR="002411EC" w:rsidRDefault="002411EC">
-[...6 lines deleted...]
-          <w:p w14:paraId="31A5DB79" w14:textId="77777777" w:rsidR="002411EC" w:rsidRDefault="002411EC"/>
+          <w:p w14:paraId="4BAADFF1" w14:textId="7222EE4D" w:rsidR="00227D29" w:rsidRPr="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
+            <w:r w:rsidRPr="00227D29">
+              <w:t>(  )Fentanilo</w:t>
+            </w:r>
+            <w:r w:rsidR="006C7584">
+              <w:t xml:space="preserve"> ampollas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="755E0819" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4612" w14:paraId="77E2E419" w14:textId="77777777" w:rsidTr="005F1599">
+      <w:tr w:rsidR="00227D29" w14:paraId="1F6946EE" w14:textId="77777777" w:rsidTr="00B32A6B">
         <w:trPr>
-          <w:trHeight w:val="301"/>
+          <w:trHeight w:val="999"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10031" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="10374" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="61DB82AD" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRDefault="00BE4612">
+          <w:p w14:paraId="500F0CC4" w14:textId="67C795F2" w:rsidR="00227D29" w:rsidRPr="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00227D29">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9. Datos generales de establecimiento que solicita el uso de fentanilo ampollas y sus análogos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BD5C1BD" w14:textId="7C65FD5C" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
             <w:r>
-              <w:t>Nombre de la Farmacia designada para los despachos</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Correo electrónico: _____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B65E75A" w14:textId="1DEF22DB" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="1E4FD674" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRDefault="00BE4612"/>
+              <w:t>Teléfono: _____________________________________________</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2436" w14:paraId="5916E365" w14:textId="77777777" w:rsidTr="00CB47AA">
+      <w:tr w:rsidR="00227D29" w14:paraId="7E3044B8" w14:textId="77777777" w:rsidTr="00B32A6B">
+        <w:trPr>
+          <w:trHeight w:val="999"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10374" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="23847224" w14:textId="70E9A084" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
+            <w:r w:rsidRPr="00227D29">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10. Listado de procedimientos que realizan donde se utiliza Fentanilo en Ampollas y sus análogos</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E65B9F7" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29"/>
+          <w:p w14:paraId="23CE8233" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29"/>
+          <w:p w14:paraId="3A12CC31" w14:textId="7F9C21ED" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00227D29" w14:paraId="47F5DF40" w14:textId="77777777" w:rsidTr="00B32A6B">
+        <w:trPr>
+          <w:trHeight w:val="999"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10374" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CDAD15" w14:textId="524AA424" w:rsidR="00227D29" w:rsidRPr="00B32A6B" w:rsidRDefault="00227D29" w:rsidP="00227D29">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32A6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>11. Datos de la farmacia designada para despachos de fentanilo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y sus análogos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="116FA92F" w14:textId="1487DA57" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
+            <w:r>
+              <w:t>Nombre de la Farmacia tal y como como se indica en el PSF o Certificado de Habilitación:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D0E875" w14:textId="3ACFE63E" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
+            <w:r>
+              <w:t>Numero de Operación de la Farmacia designada:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="261D2A8B" w14:textId="54C0998F" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
+            <w:r>
+              <w:t>Correo y teléfono de Farmacia:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00227D29" w14:paraId="5916E365" w14:textId="77777777" w:rsidTr="00B32A6B">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10031" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="10374" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA0061A" w14:textId="7562F2A3" w:rsidR="004C2436" w:rsidRDefault="004C2436" w:rsidP="004C2436">
+          <w:p w14:paraId="1FA0061A" w14:textId="38E00A8F" w:rsidR="00227D29" w:rsidRPr="00E81C66" w:rsidRDefault="00227D29" w:rsidP="00227D29">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>fentanilo en ampollas:</w:t>
+            <w:r w:rsidRPr="00E81C66">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>12. Médico Anestesiólogo / Médico Veterinario responsable de la prescripción y de la administración del fentanilo en ampollas:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB47AA" w14:paraId="48D28B43" w14:textId="77777777" w:rsidTr="00A63EF6">
+      <w:tr w:rsidR="00227D29" w14:paraId="48D28B43" w14:textId="77777777" w:rsidTr="00B32A6B">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7523" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1E6C43" w14:textId="77777777" w:rsidR="00CB47AA" w:rsidRDefault="00CB47AA" w:rsidP="00CB47AA">
+          <w:p w14:paraId="5E1E6C43" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="2851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="502C269F" w14:textId="77777777" w:rsidR="00CB47AA" w:rsidRDefault="00CB47AA" w:rsidP="00CB47AA">
+          <w:p w14:paraId="502C269F" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Código profesional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB47AA" w14:paraId="5D76018B" w14:textId="77777777" w:rsidTr="001929D4">
+      <w:tr w:rsidR="00227D29" w14:paraId="5D76018B" w14:textId="77777777" w:rsidTr="00B32A6B">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7523" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="50355996" w14:textId="77777777" w:rsidR="00CB47AA" w:rsidRDefault="00CB47AA" w:rsidP="00CB47AA"/>
-          <w:p w14:paraId="29BABDF0" w14:textId="77777777" w:rsidR="00CB47AA" w:rsidRDefault="00CB47AA" w:rsidP="00CB47AA"/>
+          <w:p w14:paraId="50355996" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29"/>
+          <w:p w14:paraId="29BABDF0" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="2851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C156FFC" w14:textId="77777777" w:rsidR="00CB47AA" w:rsidRDefault="00CB47AA" w:rsidP="00CB47AA"/>
+          <w:p w14:paraId="7C156FFC" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB47AA" w14:paraId="55160C05" w14:textId="77777777" w:rsidTr="00C126C0">
+      <w:tr w:rsidR="00227D29" w14:paraId="55160C05" w14:textId="77777777" w:rsidTr="00B32A6B">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7523" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="13261A06" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRDefault="00BE4612" w:rsidP="00CB47AA"/>
-          <w:p w14:paraId="37C11A91" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRDefault="00BE4612" w:rsidP="00CB47AA"/>
+          <w:p w14:paraId="13261A06" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29"/>
+          <w:p w14:paraId="37C11A91" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="2851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="062503F9" w14:textId="77777777" w:rsidR="00CB47AA" w:rsidRDefault="00CB47AA" w:rsidP="00CB47AA"/>
+          <w:p w14:paraId="062503F9" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB47AA" w14:paraId="128F0A65" w14:textId="77777777" w:rsidTr="00E0168E">
-[...18 lines deleted...]
-      <w:tr w:rsidR="00BE4612" w14:paraId="2B993688" w14:textId="77777777" w:rsidTr="00BE4612">
+      <w:tr w:rsidR="00227D29" w14:paraId="2B993688" w14:textId="77777777" w:rsidTr="00B32A6B">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5271" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="148E7164" w14:textId="14EF22E3" w:rsidR="00BE4612" w:rsidRDefault="000B16F0" w:rsidP="000B16F0">
+          <w:p w14:paraId="148E7164" w14:textId="4198B803" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Nombre y apellidos del </w:t>
-[...2 lines deleted...]
-              <w:t>Representante Legal</w:t>
+              <w:t>13. Nombre y apellidos del Representante Legal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4760" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="37A0B6FF" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRDefault="00BE4612" w:rsidP="00BE4612">
+          <w:p w14:paraId="37A0B6FF" w14:textId="138B610C" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Firma digital</w:t>
+              <w:t xml:space="preserve">14. Firma digital </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4612" w14:paraId="14578438" w14:textId="77777777" w:rsidTr="00BE4612">
+      <w:tr w:rsidR="00227D29" w14:paraId="14578438" w14:textId="77777777" w:rsidTr="00B32A6B">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5271" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2FCDD221" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRDefault="00BE4612" w:rsidP="00CB47AA"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6086EE91" w14:textId="77777777" w:rsidR="00BE4612" w:rsidRDefault="00BE4612" w:rsidP="00CB47AA"/>
+          <w:p w14:paraId="2FCDD221" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29"/>
+          <w:p w14:paraId="060303D9" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29"/>
+          <w:p w14:paraId="3CB756BA" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29"/>
+          <w:p w14:paraId="6086EE91" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4760" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:tcW w:w="5271" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8DFF2D" w14:textId="72E59D50" w:rsidR="00092576" w:rsidRDefault="00092576" w:rsidP="00CB47AA">
-[...57 lines deleted...]
-          <w:p w14:paraId="29F78F42" w14:textId="35A5FE3F" w:rsidR="00092576" w:rsidRDefault="00092576" w:rsidP="00CB47AA"/>
+          <w:p w14:paraId="337B1814" w14:textId="77777777" w:rsidR="00227D29" w:rsidRDefault="00227D29" w:rsidP="00227D29"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C7820B9" w14:textId="77777777" w:rsidR="00BA1046" w:rsidRDefault="00BA1046"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId6"/>
+    <w:p w14:paraId="74275715" w14:textId="77777777" w:rsidR="00B32A6B" w:rsidRDefault="00B32A6B"/>
+    <w:p w14:paraId="7C7820B9" w14:textId="0BC6F006" w:rsidR="00BA1046" w:rsidRPr="00527870" w:rsidRDefault="00B32A6B">
+      <w:r w:rsidRPr="00B32A6B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>GUIA DE LLENADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406172D6" w14:textId="037AB109" w:rsidR="00B32A6B" w:rsidRDefault="00E81C66" w:rsidP="00E81C66">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>EN el Nombre de Centro Médico, d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32A6B">
+        <w:t>eben de colocar el nombre de la Clínica humana que usará el fentanilo ampollas y sus análogos como se indica que el Certificado de Habilitación.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Para las clínicas Veterinarias, esta sección No Aplica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E4BA11" w14:textId="68886971" w:rsidR="00B32A6B" w:rsidRDefault="00E81C66" w:rsidP="00E81C66">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En el Nombre de Establecimiento Clínica Veterinaria, d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32A6B">
+        <w:t xml:space="preserve">eben de colocar el nombre de la clínica veterinaria que usará el fentanilo ampollas y sus análogos como se indica que el Certificado de </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF17C5">
+        <w:t>Veterinario de Operación (CVO)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Para las clínicas Humanas esta sección No Aplica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1351BD3E" w14:textId="2795938D" w:rsidR="00BF17C5" w:rsidRDefault="00BF17C5" w:rsidP="00E81C66">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En la actividad del establecimiento, deben de colocar la actividad que está autorizada la clínica, tal y como se indica en el certificado de habilitación o bien en el CVO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D59835A" w14:textId="0EBB86E4" w:rsidR="00BF17C5" w:rsidRDefault="00BF17C5" w:rsidP="00E81C66">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En la dirección exacta deben de colocar la dirección, incluyendo, provincia, cantón, distrito y las sellas necesarias y exactas. Estas deben de coincidir con el del Certificado de habilitación o CVO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA7B938" w14:textId="4C389FDB" w:rsidR="00BF17C5" w:rsidRDefault="00BF17C5" w:rsidP="00E81C66">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En fecha de solicitud, debe de colocar la fecha en que están enviado el formulario</w:t>
+      </w:r>
+      <w:r w:rsidR="002D43A7">
+        <w:t xml:space="preserve"> para solicitud y revisión</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, de la siguiente manera día/mes/año.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E4DC96" w14:textId="056C2A39" w:rsidR="00BF17C5" w:rsidRDefault="002D43A7" w:rsidP="00E81C66">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81C66">
+        <w:t>ú</w:t>
+      </w:r>
+      <w:r>
+        <w:t>mero de Habilitación o CVO deben de colocar el n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81C66">
+        <w:t>ú</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mero </w:t>
+      </w:r>
+      <w:r w:rsidR="00E81C66">
+        <w:t xml:space="preserve">o guía </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que se le asigno al Certificado de Habilitación de la clínica o bien colocar el número CVO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9B00A1" w14:textId="2B1EFF5E" w:rsidR="002D43A7" w:rsidRDefault="002D43A7" w:rsidP="00E81C66">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vigencia, deben de colocar la fecha de vencimiento del Certificado de Habilitación o CVO. El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> será la misma fecha de vencimiento de la autorización para el uso de fentanilo </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7584">
+        <w:t>ampollas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051E62D0" w14:textId="5F377397" w:rsidR="00527870" w:rsidRDefault="00227D29" w:rsidP="00E81C66">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En la sección 8.1:</w:t>
+      </w:r>
+      <w:r w:rsidR="00527870">
+        <w:t xml:space="preserve"> deben de marcar con una “X”</w:t>
+      </w:r>
+      <w:r w:rsidR="00420945">
+        <w:t xml:space="preserve"> el nombre del medicamento que se solicita autorización para uso en la clínica. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507EF1AA" w14:textId="6D5A5BC4" w:rsidR="002D43A7" w:rsidRDefault="00227D29" w:rsidP="00E81C66">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En la sección 8.2, deben indicar el número de c</w:t>
+      </w:r>
+      <w:r w:rsidR="002D43A7">
+        <w:t xml:space="preserve">antidad </w:t>
+      </w:r>
+      <w:r>
+        <w:t>máxima</w:t>
+      </w:r>
+      <w:r w:rsidR="002D43A7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de ampollas de fentanilo y/o sus análogos </w:t>
+      </w:r>
+      <w:r w:rsidR="002D43A7">
+        <w:t xml:space="preserve">que </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidR="002D43A7">
+        <w:t xml:space="preserve">utilizara </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidR="002D43A7">
+        <w:t xml:space="preserve"> mes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6910FFF1" w14:textId="22566962" w:rsidR="00227D29" w:rsidRDefault="00E81C66" w:rsidP="00E81C66">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Datos Generales de establecimiento, s</w:t>
+      </w:r>
+      <w:r w:rsidR="00227D29">
+        <w:t>e debe de colocar el correo y el número de teléfono de</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7584">
+        <w:t xml:space="preserve"> la clínica</w:t>
+      </w:r>
+      <w:r w:rsidR="00227D29">
+        <w:t xml:space="preserve"> que está solicitando la aprobación del uso de fentanilo ampollas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78428649" w14:textId="69D42DE7" w:rsidR="00227D29" w:rsidRDefault="00E81C66" w:rsidP="00E81C66">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En el listado de procedimiento que se utilizara el fentanilo ampollas, deben de detallar los procesos en los cuales se usara el fentanilo ampollas y sus análogos, ejemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="007451C1">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gastroscopia, cirugías de implantes mamarios, cirugía de cataratas de ojos…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055A6F95" w14:textId="21F7808E" w:rsidR="00E81C66" w:rsidRDefault="00E81C66" w:rsidP="00E81C66">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En los datos de la farmacia designada para el almacenamiento y despacho del medicamento fentanilo y sus análogos, deben de colocar, nombre de la farmacia tal y como se indica en</w:t>
+      </w:r>
+      <w:r w:rsidR="007451C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el certificado de habilitación, n</w:t>
+      </w:r>
+      <w:r w:rsidR="007451C1">
+        <w:t>ú</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mero de operación de la farmacia, este número es único para cada farmacia y se toma del </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7584">
+        <w:t>número</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de operación que brinda el Colegio de Farmacéuticos de Costa Rica.</w:t>
+      </w:r>
+      <w:r w:rsidR="007451C1">
+        <w:t xml:space="preserve"> Correo y teléfono de la farmacia designada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC1D438" w14:textId="4F7A154A" w:rsidR="00E81C66" w:rsidRDefault="007451C1" w:rsidP="00E81C66">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Médico anestesiólogo o Veterinario, s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81C66">
+        <w:t>e coloca el nombre y código profesional, del o los médicos anestesiólogos o veterinarios que serán los autorizados y únicos para la prescripción y aplicación del fentanilo ampolla y los análogos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749E6A44" w14:textId="4EEB1F15" w:rsidR="00E81C66" w:rsidRDefault="00E81C66" w:rsidP="00E81C66">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nombre y apellido del Representante legal o firma, en esta sección deben de colocar el nombre del representante legal de la clínica y su respectiva firma digital validada.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00E81C66" w:rsidSect="00764155">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1118" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E836E04" w14:textId="77777777" w:rsidR="00B929BC" w:rsidRDefault="00B929BC" w:rsidP="00915DE5">
+    <w:p w14:paraId="16CE6202" w14:textId="77777777" w:rsidR="00764155" w:rsidRDefault="00764155" w:rsidP="00915DE5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AEA9126" w14:textId="77777777" w:rsidR="00B929BC" w:rsidRDefault="00B929BC" w:rsidP="00915DE5">
+    <w:p w14:paraId="40B13462" w14:textId="77777777" w:rsidR="00764155" w:rsidRDefault="00764155" w:rsidP="00915DE5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
-    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="11678FA1" w14:textId="13F68040" w:rsidR="00BA1F78" w:rsidRPr="00BA1F78" w:rsidRDefault="00BA1F78">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00BA1F78">
+      <w:t xml:space="preserve">Nota: el formulario debe de ser enviado al correo </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="00FA2806">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+        </w:rPr>
+        <w:t>ms.drogas@misalud.go.cr</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:t>, en el asunto deben de colocar “FENTANILO”</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D84C094" w14:textId="77777777" w:rsidR="00B929BC" w:rsidRDefault="00B929BC" w:rsidP="00915DE5">
+    <w:p w14:paraId="2BAA4822" w14:textId="77777777" w:rsidR="00764155" w:rsidRDefault="00764155" w:rsidP="00915DE5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48415E39" w14:textId="77777777" w:rsidR="00B929BC" w:rsidRDefault="00B929BC" w:rsidP="00915DE5">
+    <w:p w14:paraId="4DB0F167" w14:textId="77777777" w:rsidR="00764155" w:rsidRDefault="00764155" w:rsidP="00915DE5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="626622A0" w14:textId="5B0E5E5A" w:rsidR="00915DE5" w:rsidRPr="00451A7C" w:rsidRDefault="00CB47AA" w:rsidP="00CB47AA">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003402CA">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-CR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65F65A23" wp14:editId="5EA070B9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-42643</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-220980</wp:posOffset>
@@ -719,105 +1347,413 @@
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="004B1546" w:rsidRPr="004B1546">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
         </w:rPr>
         <w:t>ms.drogas</w:t>
       </w:r>
       <w:r w:rsidR="004B1546" w:rsidRPr="00451A7C">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
         </w:rPr>
         <w:t>@misalud.go.cr</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="788AD33E" w14:textId="77777777" w:rsidR="00CB47AA" w:rsidRPr="00915DE5" w:rsidRDefault="00CB47AA" w:rsidP="00915DE5">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04945F2E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B2C2094"/>
+    <w:lvl w:ilvl="0" w:tplc="140A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="140A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="140A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="140A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="140A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="140A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C9A3454"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E8AF73E"/>
+    <w:lvl w:ilvl="0" w:tplc="140A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="140A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="140A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="140A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="140A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="140A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29D16F8B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CE0AF000"/>
+    <w:lvl w:ilvl="0" w:tplc="140A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="140A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="140A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="140A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="140A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="140A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1418089046">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2065790814">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="538249493">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="144"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002411EC"/>
     <w:rsid w:val="00092576"/>
     <w:rsid w:val="000B16F0"/>
+    <w:rsid w:val="001B4291"/>
+    <w:rsid w:val="001C6E6E"/>
+    <w:rsid w:val="001D22F5"/>
+    <w:rsid w:val="00227D29"/>
     <w:rsid w:val="002411EC"/>
+    <w:rsid w:val="002A585A"/>
+    <w:rsid w:val="002D43A7"/>
     <w:rsid w:val="00344FD5"/>
     <w:rsid w:val="00395DEA"/>
+    <w:rsid w:val="003F338F"/>
+    <w:rsid w:val="00420945"/>
     <w:rsid w:val="00451A7C"/>
     <w:rsid w:val="00490EC3"/>
     <w:rsid w:val="004B1546"/>
     <w:rsid w:val="004C2436"/>
+    <w:rsid w:val="004D526B"/>
     <w:rsid w:val="00512488"/>
+    <w:rsid w:val="00527870"/>
     <w:rsid w:val="005C2F08"/>
     <w:rsid w:val="00627122"/>
+    <w:rsid w:val="006A5708"/>
+    <w:rsid w:val="006C3951"/>
+    <w:rsid w:val="006C7584"/>
+    <w:rsid w:val="007451C1"/>
+    <w:rsid w:val="00764155"/>
     <w:rsid w:val="00784077"/>
+    <w:rsid w:val="00790803"/>
     <w:rsid w:val="00884297"/>
     <w:rsid w:val="008C5E1D"/>
+    <w:rsid w:val="008C724B"/>
     <w:rsid w:val="00915DE5"/>
+    <w:rsid w:val="00920571"/>
+    <w:rsid w:val="00934754"/>
+    <w:rsid w:val="009844E8"/>
+    <w:rsid w:val="00985F5B"/>
+    <w:rsid w:val="009E1403"/>
     <w:rsid w:val="00A31371"/>
     <w:rsid w:val="00B03B91"/>
+    <w:rsid w:val="00B32A6B"/>
     <w:rsid w:val="00B929BC"/>
     <w:rsid w:val="00BA1046"/>
+    <w:rsid w:val="00BA1F78"/>
+    <w:rsid w:val="00BB677A"/>
     <w:rsid w:val="00BE4612"/>
+    <w:rsid w:val="00BF17C5"/>
     <w:rsid w:val="00C16304"/>
     <w:rsid w:val="00C33F9F"/>
     <w:rsid w:val="00C66547"/>
     <w:rsid w:val="00CB47AA"/>
     <w:rsid w:val="00CF3370"/>
     <w:rsid w:val="00E41564"/>
+    <w:rsid w:val="00E81C66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2F2FFD3E"/>
@@ -1418,62 +2354,77 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisin">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00512488"/>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004B1546"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B32A6B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ms.drogas@misalud.go.cr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ms.drogas@misalud.go.cr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -1731,74 +2682,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6058BD70-E5E8-A940-A43C-513DDE6F81A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>774</Characters>
+  <Pages>2</Pages>
+  <Words>655</Words>
+  <Characters>3607</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>913</CharactersWithSpaces>
+  <CharactersWithSpaces>4254</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Daniel Francisco Quesada Alvarado</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>